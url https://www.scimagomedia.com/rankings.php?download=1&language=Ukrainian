--- v0 (2025-12-05)
+++ v1 (2026-06-13)
@@ -37,95 +37,95 @@
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Domain</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Typology</t>
   </si>
   <si>
     <t>Global_rank</t>
   </si>
   <si>
     <t>Overall</t>
   </si>
   <si>
+    <t>Radio France Internationale (Rfi) </t>
+  </si>
+  <si>
+    <t>rfi.fr</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Western Europe</t>
+  </si>
+  <si>
+    <t>Khmer/French/Spanish/Portuguese/Swahili/Vietnamese/Russian/Chinese/Persian/English/Romanian/Ukrainian</t>
+  </si>
+  <si>
+    <t>General</t>
+  </si>
+  <si>
+    <t>Dw (Deutsche Welle)</t>
+  </si>
+  <si>
+    <t>dw.com</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>German/English/Spanish/Arabic/Russian/Persian/Dari/Pashto/Tamil/Urdu/Hindi/Albanian/Amharic/Bengali/Bosnian/Bulgarian/Chinese/French/Greek/Hausa/Indonesian/Kiswahili/Turkish/Macedonian/Portuguese/Romanian/Serbian/Ukrainian</t>
+  </si>
+  <si>
     <t>Belsat Tv</t>
   </si>
   <si>
     <t>vot-tak.tv</t>
   </si>
   <si>
-    <t>Belarus</t>
+    <t>Poland</t>
   </si>
   <si>
     <t>Eastern Europe</t>
   </si>
   <si>
     <t>Belarusian/Ukrainian/Russian</t>
   </si>
   <si>
-    <t>General</t>
-[...28 lines deleted...]
-  <si>
     <t>The Portugal News</t>
   </si>
   <si>
     <t>theportugalnews.com</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>English/French/Swedish/Chinese/Polish/Portuguese/Hebrew/Russian/Spanish/Turkish/Ukrainian/Arabic/Urdu/German/Dutch/Italian/Romanian/Finnish</t>
   </si>
   <si>
     <t>Glavnoe</t>
   </si>
   <si>
     <t>glavnoe.net</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>Russian/Ukrainian</t>
   </si>
   <si>
     <t>1+1 International</t>
@@ -133,270 +133,270 @@
   <si>
     <t>distribution.1plus1.international</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Ukrainian</t>
   </si>
   <si>
     <t>Radio M</t>
   </si>
   <si>
     <t>radiom.ua</t>
   </si>
   <si>
     <t>Music</t>
   </si>
   <si>
     <t>Kraina FM</t>
   </si>
   <si>
     <t>krainafm.com.ua</t>
   </si>
   <si>
+    <t>Radio Promin</t>
+  </si>
+  <si>
+    <t>promin.fm</t>
+  </si>
+  <si>
+    <t>Mega Tv</t>
+  </si>
+  <si>
+    <t>megatv.ua</t>
+  </si>
+  <si>
+    <t>Ukrainian/Russian</t>
+  </si>
+  <si>
     <t>POWER FM</t>
   </si>
   <si>
     <t>powerfm.ua</t>
   </si>
   <si>
-    <t>Mega Tv</t>
-[...13 lines deleted...]
-  <si>
     <t>DJ FM</t>
   </si>
   <si>
     <t>djfm.ua</t>
   </si>
   <si>
+    <t>Perec FM</t>
+  </si>
+  <si>
+    <t>perec.fm</t>
+  </si>
+  <si>
+    <t>Segodnya</t>
+  </si>
+  <si>
+    <t>segodnya.ua</t>
+  </si>
+  <si>
+    <t>Capital</t>
+  </si>
+  <si>
+    <t>capital.ua</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>Radio Relax</t>
+  </si>
+  <si>
+    <t>www.radiorelax.ua</t>
+  </si>
+  <si>
     <t>Melodia FM</t>
   </si>
   <si>
     <t>www.melodiafm.ua</t>
   </si>
   <si>
-    <t>Perec FM</t>
-[...10 lines deleted...]
-  <si>
     <t>glavnoe.in.ua</t>
   </si>
   <si>
-    <t>Capital</t>
-[...13 lines deleted...]
-  <si>
     <t>Shlager FM</t>
   </si>
   <si>
     <t>shlager.fm</t>
   </si>
   <si>
     <t>Vecherniy Kharkov</t>
   </si>
   <si>
     <t>vecherniy.kharkov.ua</t>
   </si>
   <si>
+    <t>Suspilne</t>
+  </si>
+  <si>
+    <t>corp.suspilne.media</t>
+  </si>
+  <si>
     <t>Radio Roks</t>
   </si>
   <si>
     <t>www.radioroks.ua</t>
   </si>
   <si>
-    <t>Suspilne</t>
-[...4 lines deleted...]
-  <si>
     <t>Xit FM</t>
   </si>
   <si>
     <t>www.hitfm.ua</t>
   </si>
   <si>
     <t>Inter Tv</t>
   </si>
   <si>
     <t>inter.ua</t>
   </si>
   <si>
+    <t>Kiss FM</t>
+  </si>
+  <si>
+    <t>www.kissfm.ua</t>
+  </si>
+  <si>
     <t>Lux FM</t>
   </si>
   <si>
     <t>lux.fm</t>
   </si>
   <si>
-    <t>Kiss FM</t>
-[...4 lines deleted...]
-  <si>
     <t>Radio MAXIMUM</t>
   </si>
   <si>
     <t>maximum.fm</t>
   </si>
   <si>
+    <t>DNEPR</t>
+  </si>
+  <si>
+    <t>dnepr.info</t>
+  </si>
+  <si>
     <t>KP</t>
   </si>
   <si>
     <t>kp.ua</t>
   </si>
   <si>
-    <t>DNEPR</t>
-[...2 lines deleted...]
-    <t>dnepr.info</t>
+    <t>Ekspres</t>
+  </si>
+  <si>
+    <t>expres.online</t>
   </si>
   <si>
     <t>1 Plus 1</t>
   </si>
   <si>
     <t>1plus1.ua</t>
   </si>
   <si>
     <t>Vysoky Zamok</t>
   </si>
   <si>
     <t>wz.lviv.ua</t>
   </si>
   <si>
-    <t>Ekspres</t>
-[...2 lines deleted...]
-    <t>expres.online</t>
+    <t>Censor</t>
+  </si>
+  <si>
+    <t>censor.net</t>
+  </si>
+  <si>
+    <t>English/Russian/Ukrainian</t>
   </si>
   <si>
     <t>Espreso Tv</t>
   </si>
   <si>
     <t>espreso.tv</t>
   </si>
   <si>
-    <t>Censor</t>
-[...5 lines deleted...]
-    <t>English/Russian/Ukrainian</t>
+    <t>Ukrayinske Radio</t>
+  </si>
+  <si>
+    <t>ukr.radio</t>
   </si>
   <si>
     <t>5 Kanal</t>
   </si>
   <si>
     <t>5.ua</t>
   </si>
   <si>
-    <t>Ukrayinske Radio</t>
-[...4 lines deleted...]
-  <si>
     <t>Fakty I Kommentarii</t>
   </si>
   <si>
     <t>fakty.ua</t>
   </si>
   <si>
     <t>NV</t>
   </si>
   <si>
     <t>nv.ua</t>
   </si>
   <si>
     <t>Obozrevatel</t>
   </si>
   <si>
     <t>obozrevatel.com</t>
   </si>
   <si>
     <t>Football.Ua</t>
   </si>
   <si>
     <t>football.ua</t>
   </si>
   <si>
     <t>Sports</t>
   </si>
   <si>
+    <t>112.ua</t>
+  </si>
+  <si>
     <t>DELO</t>
   </si>
   <si>
     <t>delo.ua</t>
   </si>
   <si>
-    <t>112.ua</t>
+    <t>Korrespondent</t>
+  </si>
+  <si>
+    <t>korrespondent.net</t>
   </si>
   <si>
     <t>Telegraf</t>
   </si>
   <si>
     <t>telegraf.com.ua</t>
-  </si>
-[...4 lines deleted...]
-    <t>korrespondent.net</t>
   </si>
   <si>
     <t>Ukrainska Pravda</t>
   </si>
   <si>
     <t>pravda.com.ua</t>
   </si>
   <si>
     <t>Ukrainian/Russian/English</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt formatCode="GENERAL" numFmtId="164"/>
     <numFmt formatCode="[$$-1009]#,##0.00;[RED]\-[$$-1009]#,##0.00" numFmtId="165"/>
     <numFmt formatCode="YYYY-MM-DD\ HH:MM:SS" numFmtId="166"/>
     <numFmt formatCode="YYYY-MM-DD" numFmtId="167"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
@@ -522,1195 +522,1195 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>3351</v>
+        <v>247</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>38.5</v>
+        <v>63.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>228</v>
+        <v>92</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>63.75</v>
+        <v>69.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="C4" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="0" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>99</v>
+        <v>3206</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>68.75</v>
+        <v>39.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>1774</v>
+        <v>1731</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>47.25</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>6057</v>
+        <v>6045</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>20</v>
+        <v>20.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>5733</v>
+        <v>5781</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>23.25</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>5472</v>
+        <v>5309</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>25.5</v>
+        <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>5314</v>
+        <v>5171</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>27</v>
+        <v>28.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>4863</v>
+        <v>4898</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>4836</v>
+        <v>4898</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>30.5</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>46</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>4749</v>
+        <v>4683</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>31</v>
+        <v>31.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>4324</v>
+        <v>4399</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>33.5</v>
+        <v>33.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>4087</v>
+        <v>4133</v>
       </c>
       <c r="H14" s="0" t="n">
         <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>4033</v>
+        <v>3876</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>3946</v>
+        <v>3876</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>35.5</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>3691</v>
+        <v>3839</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>36.75</v>
+        <v>36.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>58</v>
+        <v>37</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>3691</v>
+        <v>3839</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>36.75</v>
+        <v>36.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="s">
-        <v>59</v>
+        <v>27</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>3465</v>
+        <v>3741</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>38</v>
+        <v>36.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>3351</v>
+        <v>3259</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>38.5</v>
+        <v>39.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>2889</v>
+        <v>2907</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>40.75</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>2616</v>
+        <v>2590</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>42.25</v>
+        <v>42.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>2559</v>
+        <v>2499</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>42.5</v>
+        <v>43.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>2381</v>
+        <v>2456</v>
       </c>
       <c r="H24" s="0" t="n">
         <v>43.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>2381</v>
+        <v>2379</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>43.5</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>2077</v>
+        <v>2103</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>45.25</v>
+        <v>45.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>1885</v>
+        <v>1939</v>
       </c>
       <c r="H27" s="0" t="n">
         <v>46.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>1774</v>
+        <v>1805</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>47.25</v>
+        <v>47.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>1774</v>
+        <v>1771</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>47.25</v>
+        <v>47.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>1565</v>
+        <v>1680</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>48.5</v>
+        <v>48.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>1455</v>
+        <v>1448</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>49.25</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>1380</v>
+        <v>1448</v>
       </c>
       <c r="H32" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>1315</v>
+        <v>1415</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>50.25</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>34</v>
+        <v>91</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>1221</v>
+        <v>1282</v>
       </c>
       <c r="H34" s="0" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>93</v>
+        <v>34</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>1221</v>
+        <v>1245</v>
       </c>
       <c r="H35" s="0" t="n">
-        <v>51</v>
+        <v>51.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>936</v>
+        <v>1000</v>
       </c>
       <c r="H36" s="0" t="n">
         <v>53.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>891</v>
+        <v>970</v>
       </c>
       <c r="H37" s="0" t="n">
-        <v>53.75</v>
+        <v>53.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="n">
-        <v>819</v>
+        <v>850</v>
       </c>
       <c r="H38" s="0" t="n">
-        <v>54.5</v>
+        <v>54.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="n">
-        <v>674</v>
+        <v>718</v>
       </c>
       <c r="H39" s="0" t="n">
         <v>56.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>625</v>
+        <v>556</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>57</v>
+        <v>58.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>34</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>106</v>
       </c>
       <c r="G41" s="0" t="n">
-        <v>545</v>
+        <v>512</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
-      <c r="A42" s="0" t="s">
+      <c r="A42" s="0" t="n">
+        <v>112</v>
+      </c>
+      <c r="B42" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="B42" s="0" t="s">
+      <c r="C42" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="0" t="n">
+        <v>512</v>
+      </c>
+      <c r="H42" s="0" t="n">
+        <v>59</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="0" t="s">
         <v>108</v>
-      </c>
-[...21 lines deleted...]
-        <v>112</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
       <c r="G43" s="0" t="n">
-        <v>460</v>
+        <v>439</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>59.25</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="n">
-        <v>404</v>
+        <v>346</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>60</v>
+        <v>61.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="n">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>61.25</v>
+        <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="n">
-        <v>167</v>
+        <v>182</v>
       </c>
       <c r="H46" s="0" t="n">
         <v>65.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>