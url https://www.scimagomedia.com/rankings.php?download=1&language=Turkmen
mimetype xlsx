--- v0 (2025-12-05)
+++ v1 (2026-06-13)
@@ -11,146 +11,155 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="47">
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Domain</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Typology</t>
   </si>
   <si>
     <t>Global_rank</t>
   </si>
   <si>
     <t>Overall</t>
   </si>
   <si>
+    <t>Turkmen Yurt Tv</t>
+  </si>
+  <si>
+    <t>turkmenyurt.tv</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>Western Europe</t>
+  </si>
+  <si>
+    <t>Turkmen/English/Russian</t>
+  </si>
+  <si>
+    <t>General</t>
+  </si>
+  <si>
+    <t>Habar Tm</t>
+  </si>
+  <si>
+    <t>habartm.org</t>
+  </si>
+  <si>
+    <t>Turkmen/English</t>
+  </si>
+  <si>
+    <t>Turkmen News</t>
+  </si>
+  <si>
+    <t>turkmen.news</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>English/Turkmen</t>
+  </si>
+  <si>
     <t>Ortas Online</t>
   </si>
   <si>
     <t>ortas.online</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
     <t>Middle East</t>
   </si>
   <si>
     <t>Arabic/Dutch/English/French/Turkmen/Spanish</t>
   </si>
   <si>
-    <t>General</t>
-[...5 lines deleted...]
-    <t>turkmenyurt.tv</t>
+    <t>Inashgabat</t>
+  </si>
+  <si>
+    <t>ashgabat.in</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
     <t>Asiatic Region</t>
   </si>
   <si>
-    <t>Turkmen/English/Russian</t>
-[...7 lines deleted...]
-  <si>
     <t>Chronicles Of Turkmenistan</t>
   </si>
   <si>
     <t>hronikatm.com</t>
   </si>
   <si>
     <t>Russian/Turkmen/English</t>
   </si>
   <si>
-    <t>Turkmen News</t>
-[...7 lines deleted...]
-  <si>
     <t>Orient</t>
   </si>
   <si>
     <t>orient.tm</t>
-  </si>
-[...7 lines deleted...]
-    <t>Turkmen/English</t>
   </si>
   <si>
     <t>Business Turkmenistan</t>
   </si>
   <si>
     <t>business.com.tm</t>
   </si>
   <si>
     <t>English/Turkmen/Turkish</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Azatlyk Radiosy</t>
   </si>
   <si>
     <t>azatliq.org</t>
   </si>
   <si>
     <t>Turkmen</t>
   </si>
   <si>
     <t>Turkmenistan Today</t>
   </si>
@@ -303,314 +312,314 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>5192</v>
+        <v>6298</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>28</v>
+        <v>17.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="D3" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>6322</v>
+        <v>3690</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>16.5</v>
+        <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="D4" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="C4" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>5939</v>
+        <v>4133</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>21.5</v>
+        <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="D5" s="0" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>4571</v>
+        <v>5855</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>32</v>
+        <v>22.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>4183</v>
+        <v>5999</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>34.25</v>
+        <v>20.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="0" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>4183</v>
+        <v>4599</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>34.25</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E8" s="0" t="s">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>3583</v>
+        <v>4197</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>37.25</v>
+        <v>34.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>3465</v>
+        <v>3357</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>38</v>
+        <v>38.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>2846</v>
+        <v>2907</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>2430</v>
+        <v>2553</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>43.25</v>
+        <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>1128</v>
+        <v>1097</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>51.75</v>
+        <v>52.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>