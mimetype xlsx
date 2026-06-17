--- v0 (2025-12-05)
+++ v1 (2026-06-17)
@@ -11,1466 +11,1466 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1153" uniqueCount="480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1147" uniqueCount="480">
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Domain</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Typology</t>
   </si>
   <si>
     <t>Global_rank</t>
   </si>
   <si>
     <t>Overall</t>
   </si>
   <si>
+    <t>Golos Armenii</t>
+  </si>
+  <si>
+    <t>golosarmenii.am</t>
+  </si>
+  <si>
+    <t>Armenia</t>
+  </si>
+  <si>
+    <t>Eastern Europe</t>
+  </si>
+  <si>
+    <t>Russian</t>
+  </si>
+  <si>
+    <t>General</t>
+  </si>
+  <si>
     <t>Novoe Vremya</t>
   </si>
   <si>
     <t>nv.am</t>
   </si>
   <si>
-    <t>Armenia</t>
-[...20 lines deleted...]
-    <t>echo.az</t>
+    <t>Turkmen Yurt Tv</t>
+  </si>
+  <si>
+    <t>turkmenyurt.tv</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>Western Europe</t>
+  </si>
+  <si>
+    <t>Turkmen/English/Russian</t>
+  </si>
+  <si>
+    <t>Zerkalo</t>
+  </si>
+  <si>
+    <t>zerkalo.az</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>Zerkalo</t>
-[...2 lines deleted...]
-    <t>zerkalo.az</t>
+    <t>Musavat</t>
+  </si>
+  <si>
+    <t>musavat.com</t>
+  </si>
+  <si>
+    <t>Azerbaijani/Russian</t>
   </si>
   <si>
     <t>Azerisport.Com</t>
   </si>
   <si>
     <t>azerisport.com</t>
   </si>
   <si>
     <t>Russian/Azerbaijani</t>
   </si>
   <si>
     <t>Sports</t>
   </si>
   <si>
-    <t>Musavat</t>
-[...7 lines deleted...]
-  <si>
     <t>Kurs.By</t>
   </si>
   <si>
     <t>kurs.by</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Ecopress</t>
   </si>
   <si>
     <t>ecopress.by</t>
   </si>
   <si>
     <t>Sport 24</t>
   </si>
   <si>
     <t>sport24.by</t>
   </si>
   <si>
     <t>Belarus 24</t>
   </si>
   <si>
     <t>belarus24.by</t>
   </si>
   <si>
     <t>Russian/English/Belarusian</t>
   </si>
   <si>
+    <t>Offenbach-Post</t>
+  </si>
+  <si>
+    <t>zviazda.by</t>
+  </si>
+  <si>
+    <t>Belarusian/Russian/English</t>
+  </si>
+  <si>
+    <t>Football.By</t>
+  </si>
+  <si>
+    <t>football.by</t>
+  </si>
+  <si>
+    <t>ONT</t>
+  </si>
+  <si>
+    <t>ont.by</t>
+  </si>
+  <si>
+    <t>Russian/Belarusian</t>
+  </si>
+  <si>
+    <t>Pressball</t>
+  </si>
+  <si>
+    <t>pressball.by</t>
+  </si>
+  <si>
+    <t>Sb. Belarus Today</t>
+  </si>
+  <si>
+    <t>sb.by</t>
+  </si>
+  <si>
+    <t>BELTA</t>
+  </si>
+  <si>
+    <t>belta.by</t>
+  </si>
+  <si>
+    <t>Russian/Belarusian/English/Dutch/Spanish/Chinese</t>
+  </si>
+  <si>
+    <t>Novinite  Russian</t>
+  </si>
+  <si>
+    <t>novinite.ru</t>
+  </si>
+  <si>
+    <t>Bulgaria</t>
+  </si>
+  <si>
+    <t>Bulgarian National Radio (Bnr)</t>
+  </si>
+  <si>
+    <t>bnr.bg</t>
+  </si>
+  <si>
+    <t>Bulgarian/English/Dutch/Russian/French/Spanish/Serbian/Greek/Albanian</t>
+  </si>
+  <si>
+    <t>CGTN</t>
+  </si>
+  <si>
+    <t>cgtn.com</t>
+  </si>
+  <si>
+    <t>China</t>
+  </si>
+  <si>
+    <t>Asiatic Region</t>
+  </si>
+  <si>
+    <t>Chinese/English/Spanish/French/Arabic/Russian/Japanese</t>
+  </si>
+  <si>
+    <t>China.Com</t>
+  </si>
+  <si>
+    <t>china.com</t>
+  </si>
+  <si>
+    <t>Chinese/English/French/Dutch/Spanish/Korean/Japanese/Arabic/Italian/Turkish/Hindi/Bengali/Malay/Russian/Lao/Portuguese/Persian/Nepali/Vietnamese</t>
+  </si>
+  <si>
+    <t>Renmin Ribao /People Daily</t>
+  </si>
+  <si>
+    <t>people.com.cn</t>
+  </si>
+  <si>
+    <t>Chinese/English/Spanish/Italian/French/Russian/Japanese/Arabic/German/Swahili/Greek/Thai/Malay</t>
+  </si>
+  <si>
+    <t>CCTV</t>
+  </si>
+  <si>
+    <t>cctv.com</t>
+  </si>
+  <si>
+    <t>Chinese/English/Spanish/French/Russian/Arabic</t>
+  </si>
+  <si>
+    <t>Agencia Prensa Rural</t>
+  </si>
+  <si>
+    <t>prensarural.org</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>Latin America</t>
+  </si>
+  <si>
+    <t>Spanish/English/French/Portuguese/Catalan/Danish/Russian/German</t>
+  </si>
+  <si>
+    <t>Postimees</t>
+  </si>
+  <si>
+    <t>postimees.ee</t>
+  </si>
+  <si>
+    <t>Estonia</t>
+  </si>
+  <si>
+    <t>Estonian/Russian/English</t>
+  </si>
+  <si>
+    <t>Yle Tv1</t>
+  </si>
+  <si>
+    <t>yle.fi</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>Finnish/Swedish/Sami/Russian</t>
+  </si>
+  <si>
+    <t>Le Monde Diplomatique</t>
+  </si>
+  <si>
+    <t>monde-diplomatique.fr</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>French/English/German/Arabic/Bulgarian/Korean/Spanish/Greek/Hungarian/Italian/Japanese/Macedonian/Norwegian/Persian/Polish/Portuguese/Russian/Serbian/Turkish</t>
+  </si>
+  <si>
+    <t>Radio France Internationale (Rfi) </t>
+  </si>
+  <si>
+    <t>rfi.fr</t>
+  </si>
+  <si>
+    <t>Khmer/French/Spanish/Portuguese/Swahili/Vietnamese/Russian/Chinese/Persian/English/Romanian/Ukrainian</t>
+  </si>
+  <si>
+    <t>Euronews</t>
+  </si>
+  <si>
+    <t>euronews.com</t>
+  </si>
+  <si>
+    <t>English/Spanish/French/Arabic/Russian/Albanian/Georgian/German/Greek/Hungarian/Italian/Persian/Polish/Portuguese/Serbian</t>
+  </si>
+  <si>
+    <t>Yuzhnaya Osetiya</t>
+  </si>
+  <si>
+    <t>ugo-osetia.ru</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>Respublika Abkhazia</t>
+  </si>
+  <si>
+    <t>gazeta-ra.info</t>
+  </si>
+  <si>
+    <t>Netgazeti</t>
+  </si>
+  <si>
+    <t>netgazeti.ge</t>
+  </si>
+  <si>
+    <t>Georgian/Russian</t>
+  </si>
+  <si>
+    <t>Civil</t>
+  </si>
+  <si>
+    <t>civil.ge</t>
+  </si>
+  <si>
+    <t>Georgian/English/Russian</t>
+  </si>
+  <si>
+    <t>Epoch Times</t>
+  </si>
+  <si>
+    <t>epochtimes.de</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>English/German/Italian/Russian/Spanish</t>
+  </si>
+  <si>
+    <t>Deutschland.De</t>
+  </si>
+  <si>
+    <t>deutschland.de</t>
+  </si>
+  <si>
+    <t>Arabic/Chinese/English/French/German/Polish/Portuguese/Russian/Spanish/Turkish</t>
+  </si>
+  <si>
+    <t>Dw (Deutsche Welle)</t>
+  </si>
+  <si>
+    <t>dw.com</t>
+  </si>
+  <si>
+    <t>German/English/Spanish/Arabic/Russian/Persian/Dari/Pashto/Tamil/Urdu/Hindi/Albanian/Amharic/Bengali/Bosnian/Bulgarian/Chinese/French/Greek/Hausa/Indonesian/Kiswahili/Turkish/Macedonian/Portuguese/Romanian/Serbian/Ukrainian</t>
+  </si>
+  <si>
+    <t>VESTY</t>
+  </si>
+  <si>
+    <t>vesty.co.il</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>Middle East</t>
+  </si>
+  <si>
+    <t>Newsru</t>
+  </si>
+  <si>
+    <t>newsru.co.il</t>
+  </si>
+  <si>
+    <t>Finprom.Kz</t>
+  </si>
+  <si>
+    <t>finprom.kz</t>
+  </si>
+  <si>
+    <t>Kazakhstan</t>
+  </si>
+  <si>
+    <t>Russian/English</t>
+  </si>
+  <si>
+    <t>Jibek Joly Tv</t>
+  </si>
+  <si>
+    <t>jjtv.kz</t>
+  </si>
+  <si>
+    <t>Kazakh/Russian/English/Kyrgyz/Uzbek</t>
+  </si>
+  <si>
+    <t>Kazakhstan Pravda</t>
+  </si>
+  <si>
+    <t>kazpravda.kz</t>
+  </si>
+  <si>
+    <t>QAZ Sport</t>
+  </si>
+  <si>
+    <t>qazsporttv.kz</t>
+  </si>
+  <si>
+    <t>Kazakh/Russian</t>
+  </si>
+  <si>
+    <t>Kursiv</t>
+  </si>
+  <si>
+    <t>kursiv.media</t>
+  </si>
+  <si>
+    <t>Delovoy Kazakhstan</t>
+  </si>
+  <si>
+    <t>dknews.kz</t>
+  </si>
+  <si>
+    <t>Time.Kz (Время)</t>
+  </si>
+  <si>
+    <t>time.kz</t>
+  </si>
+  <si>
+    <t>Nur.Kz</t>
+  </si>
+  <si>
+    <t>nur.kz</t>
+  </si>
+  <si>
+    <t>Zakon</t>
+  </si>
+  <si>
+    <t>zakon.kz</t>
+  </si>
+  <si>
+    <t>KTR</t>
+  </si>
+  <si>
+    <t>utrk.kg</t>
+  </si>
+  <si>
+    <t>Kyrgyzstan</t>
+  </si>
+  <si>
+    <t>Kyrgyz/Russian</t>
+  </si>
+  <si>
+    <t>Slovo Kyrgyzstana</t>
+  </si>
+  <si>
+    <t>slovo.kg</t>
+  </si>
+  <si>
+    <t>Vecherniy Bishkek</t>
+  </si>
+  <si>
+    <t>vb.kg</t>
+  </si>
+  <si>
+    <t>DIENA</t>
+  </si>
+  <si>
+    <t>diena.lv</t>
+  </si>
+  <si>
+    <t>Latvia</t>
+  </si>
+  <si>
+    <t>Latvian/Russian</t>
+  </si>
+  <si>
+    <t>Meduza</t>
+  </si>
+  <si>
+    <t>meduza.io</t>
+  </si>
+  <si>
+    <t>Publika</t>
+  </si>
+  <si>
+    <t>publika.md</t>
+  </si>
+  <si>
+    <t>Moldova</t>
+  </si>
+  <si>
+    <t>Romanian/English/Russian</t>
+  </si>
+  <si>
+    <t>Argumenty I Facty</t>
+  </si>
+  <si>
+    <t>aif.md</t>
+  </si>
+  <si>
+    <t>Jurnal Tv</t>
+  </si>
+  <si>
+    <t>jurnaltv.md</t>
+  </si>
+  <si>
+    <t>Romanian/Russian</t>
+  </si>
+  <si>
+    <t>TV8</t>
+  </si>
+  <si>
+    <t>tv8.md</t>
+  </si>
+  <si>
+    <t>Timpul</t>
+  </si>
+  <si>
+    <t>timpul.md</t>
+  </si>
+  <si>
+    <t>English/Russian</t>
+  </si>
+  <si>
+    <t>Komsomolskaia Pravda</t>
+  </si>
+  <si>
+    <t>kp.md</t>
+  </si>
+  <si>
+    <t>Point</t>
+  </si>
+  <si>
+    <t>point.md</t>
+  </si>
+  <si>
+    <t>Russian/Romanian</t>
+  </si>
+  <si>
     <t>Belsat Tv</t>
   </si>
   <si>
     <t>vot-tak.tv</t>
   </si>
   <si>
+    <t>Poland</t>
+  </si>
+  <si>
     <t>Belarusian/Ukrainian/Russian</t>
   </si>
   <si>
-    <t>Football.By</t>
-[...415 lines deleted...]
-  <si>
     <t>The Portugal News</t>
   </si>
   <si>
     <t>theportugalnews.com</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>English/French/Swedish/Chinese/Polish/Portuguese/Hebrew/Russian/Spanish/Turkish/Ukrainian/Arabic/Urdu/German/Dutch/Italian/Romanian/Finnish</t>
   </si>
   <si>
     <t>Sakhalin.Com</t>
   </si>
   <si>
     <t>iasakh.com</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>Glavnoe</t>
   </si>
   <si>
     <t>glavnoe.net</t>
   </si>
   <si>
     <t>Russian/Ukrainian</t>
   </si>
   <si>
     <t>Rtr-Planeta</t>
   </si>
   <si>
     <t>rtr-planeta.com</t>
   </si>
   <si>
     <t>Sovetsky Sakhalin (Советский Сахалин)</t>
   </si>
   <si>
     <t>sovsakh.ru</t>
   </si>
   <si>
     <t>Eurosport Rusia</t>
   </si>
   <si>
     <t>eurosport.ru</t>
   </si>
   <si>
+    <t>Politikus.Ru</t>
+  </si>
+  <si>
+    <t>politikus.info</t>
+  </si>
+  <si>
+    <t>Turkmenistan.Ru</t>
+  </si>
+  <si>
+    <t>turkmenistan.ru</t>
+  </si>
+  <si>
+    <t>Nizhegorodskiye Novosti</t>
+  </si>
+  <si>
+    <t>nnews.nnov.ru</t>
+  </si>
+  <si>
+    <t>Sputnik Belarusian</t>
+  </si>
+  <si>
+    <t>bel.sputnik.by</t>
+  </si>
+  <si>
+    <t>Belarusian/Russian</t>
+  </si>
+  <si>
+    <t>Angliya</t>
+  </si>
+  <si>
+    <t>angliya.com</t>
+  </si>
+  <si>
+    <t>Khl Tv</t>
+  </si>
+  <si>
+    <t>tv.khl.ru</t>
+  </si>
+  <si>
+    <t>Gazeta Novgorod (Новгород)</t>
+  </si>
+  <si>
+    <t>gazetanovgorod.ru</t>
+  </si>
+  <si>
+    <t>Vecherniy Stavropol </t>
+  </si>
+  <si>
+    <t>vechorka.ru</t>
+  </si>
+  <si>
+    <t>Sputnik Lituania</t>
+  </si>
+  <si>
+    <t>lt.sputniknews.ru</t>
+  </si>
+  <si>
+    <t>Altaiskaia Pravda</t>
+  </si>
+  <si>
+    <t>ap22.ru</t>
+  </si>
+  <si>
+    <t>Sobesednik</t>
+  </si>
+  <si>
+    <t>sobesednik.ru</t>
+  </si>
+  <si>
+    <t>Tverskaya Zhizn</t>
+  </si>
+  <si>
+    <t>tverlife.ru</t>
+  </si>
+  <si>
+    <t>Province</t>
+  </si>
+  <si>
+    <t>province.ru</t>
+  </si>
+  <si>
+    <t>Media Korset</t>
+  </si>
+  <si>
+    <t>mkset.ru</t>
+  </si>
+  <si>
+    <t>Novy Vzglyad</t>
+  </si>
+  <si>
+    <t>newlookmedia.ru</t>
+  </si>
+  <si>
+    <t>Krasnaya Zvezda </t>
+  </si>
+  <si>
+    <t>redstar.ru</t>
+  </si>
+  <si>
+    <t>Vecherniy Novosibirsk</t>
+  </si>
+  <si>
+    <t>vn.ru</t>
+  </si>
+  <si>
+    <t>Gazeta Pravda </t>
+  </si>
+  <si>
+    <t>gazeta-pravda.ru</t>
+  </si>
+  <si>
+    <t>Retro FM</t>
+  </si>
+  <si>
+    <t>retrofm.ru</t>
+  </si>
+  <si>
+    <t>Music</t>
+  </si>
+  <si>
+    <t>F1news.Ru</t>
+  </si>
+  <si>
+    <t>f1news.ru</t>
+  </si>
+  <si>
+    <t>Tyumenskaya Oblast Segodnya</t>
+  </si>
+  <si>
+    <t>tumentoday.ru</t>
+  </si>
+  <si>
+    <t>Goudok</t>
+  </si>
+  <si>
+    <t>gudok.ru</t>
+  </si>
+  <si>
+    <t>Soviet Sport</t>
+  </si>
+  <si>
+    <t>sovsport.ru</t>
+  </si>
+  <si>
+    <t>Moskovskiye Novosti (Московские Новости)</t>
+  </si>
+  <si>
+    <t>mn.ru</t>
+  </si>
+  <si>
+    <t>Vecherniy Murmansk (Вечерний Мурманск)</t>
+  </si>
+  <si>
+    <t>vmnews.ru</t>
+  </si>
+  <si>
+    <t>Public Television Of Russia</t>
+  </si>
+  <si>
+    <t>otr-online.ru</t>
+  </si>
+  <si>
+    <t>Sankt-Peterburgskie Vedemosti</t>
+  </si>
+  <si>
+    <t>spbvedomosti.ru</t>
+  </si>
+  <si>
+    <t>Moskovskaya Pravda </t>
+  </si>
+  <si>
+    <t>mospravda.ru</t>
+  </si>
+  <si>
+    <t>Delovoy Peterburg</t>
+  </si>
+  <si>
+    <t>dp.ru</t>
+  </si>
+  <si>
+    <t>Pravda Severa</t>
+  </si>
+  <si>
+    <t>pravdasevera.ru</t>
+  </si>
+  <si>
+    <t>Тв Центр (Tv Tsentr / Tv Center)</t>
+  </si>
+  <si>
+    <t>tvc.ru</t>
+  </si>
+  <si>
+    <t>Radio DFM</t>
+  </si>
+  <si>
+    <t>dfm.ru</t>
+  </si>
+  <si>
+    <t>Finam.Ru</t>
+  </si>
+  <si>
+    <t>finam.ru</t>
+  </si>
+  <si>
+    <t>Russkaya Planeta</t>
+  </si>
+  <si>
+    <t>rusplt.ru</t>
+  </si>
+  <si>
+    <t>Chita.Ru</t>
+  </si>
+  <si>
+    <t>chita.ru</t>
+  </si>
+  <si>
+    <t>RB.RU</t>
+  </si>
+  <si>
+    <t>rb.ru</t>
+  </si>
+  <si>
+    <t>TRUD </t>
+  </si>
+  <si>
+    <t>trud.ru</t>
+  </si>
+  <si>
+    <t>Europa Plus</t>
+  </si>
+  <si>
+    <t>europaplus.ru</t>
+  </si>
+  <si>
+    <t>Avto Radio</t>
+  </si>
+  <si>
+    <t>www.avtoradio.ru</t>
+  </si>
+  <si>
+    <t>Rosbalt</t>
+  </si>
+  <si>
+    <t>rosbalt.ru</t>
+  </si>
+  <si>
+    <t>Metro</t>
+  </si>
+  <si>
+    <t>metronews.ru</t>
+  </si>
+  <si>
+    <t>Sputnik News</t>
+  </si>
+  <si>
+    <t>sputniknews.com</t>
+  </si>
+  <si>
+    <t>Russian/English/Spanish/Arabic/Multilingual</t>
+  </si>
+  <si>
+    <t>Novye Izvestia (Новые Известия)</t>
+  </si>
+  <si>
+    <t>newizv.ru</t>
+  </si>
+  <si>
+    <t>CTC</t>
+  </si>
+  <si>
+    <t>ctc.ru</t>
+  </si>
+  <si>
+    <t>Banki.Ru</t>
+  </si>
+  <si>
+    <t>banki.ru</t>
+  </si>
+  <si>
+    <t>Russia Beyond </t>
+  </si>
+  <si>
+    <t>rbth.com</t>
+  </si>
+  <si>
+    <t>Russian/Indonesian/German/Spanish/English/French/Croatian/Italian/Portuguese/Slovenian/Chinese/Bulgarian/Macedonian/Serbian</t>
+  </si>
+  <si>
+    <t>Media Amitel </t>
+  </si>
+  <si>
+    <t>amic.ru</t>
+  </si>
+  <si>
+    <t>Nezavisimaya Gazeta </t>
+  </si>
+  <si>
+    <t>ng.ru</t>
+  </si>
+  <si>
+    <t>Nasha Versia </t>
+  </si>
+  <si>
+    <t>versia.ru</t>
+  </si>
+  <si>
+    <t>E1 Ekarerinburg1</t>
+  </si>
+  <si>
+    <t>e1.ru</t>
+  </si>
+  <si>
+    <t>Kommersant</t>
+  </si>
+  <si>
+    <t>kommersant.ru</t>
+  </si>
+  <si>
+    <t>Vedomosti</t>
+  </si>
+  <si>
+    <t>vedomosti.ru</t>
+  </si>
+  <si>
+    <t>Forbes Russia</t>
+  </si>
+  <si>
+    <t>forbes.ru</t>
+  </si>
+  <si>
+    <t>M24 Moscow</t>
+  </si>
+  <si>
+    <t>m24.ru</t>
+  </si>
+  <si>
+    <t>Novaya Gazeta</t>
+  </si>
+  <si>
+    <t>novayagazeta.ru</t>
+  </si>
+  <si>
+    <t>Матч Тв (Match Tv)</t>
+  </si>
+  <si>
+    <t>matchtv.ru</t>
+  </si>
+  <si>
+    <t>Russkaya Vesna</t>
+  </si>
+  <si>
+    <t>rusvesna.su</t>
+  </si>
+  <si>
+    <t>News Ru</t>
+  </si>
+  <si>
+    <t>newsru.com</t>
+  </si>
+  <si>
+    <t>Prime News Agency</t>
+  </si>
+  <si>
+    <t>1prime.ru</t>
+  </si>
+  <si>
+    <t>Sport Box</t>
+  </si>
+  <si>
+    <t>sportbox.ru</t>
+  </si>
+  <si>
+    <t>Vechernyaya Moskva</t>
+  </si>
+  <si>
+    <t>vm.ru</t>
+  </si>
+  <si>
+    <t>Bfm.Ru</t>
+  </si>
+  <si>
+    <t>bfm.ru</t>
+  </si>
+  <si>
+    <t>Regnum</t>
+  </si>
+  <si>
+    <t>regnum.ru</t>
+  </si>
+  <si>
+    <t>Dni.Ru</t>
+  </si>
+  <si>
+    <t>dni.ru</t>
+  </si>
+  <si>
+    <t>Svobodnaya Pressa</t>
+  </si>
+  <si>
+    <t>svpressa.ru</t>
+  </si>
+  <si>
+    <t>Sport Express</t>
+  </si>
+  <si>
+    <t>sport-express.ru</t>
+  </si>
+  <si>
+    <t>Izvestia</t>
+  </si>
+  <si>
+    <t>iz.ru</t>
+  </si>
+  <si>
+    <t>Ngs Novosibirsk</t>
+  </si>
+  <si>
+    <t>ngs.ru</t>
+  </si>
+  <si>
+    <t>Inocmi.Ru</t>
+  </si>
+  <si>
+    <t>inosmi.ru</t>
+  </si>
+  <si>
+    <t>Fontanka.Ru</t>
+  </si>
+  <si>
+    <t>fontanka.ru</t>
+  </si>
+  <si>
+    <t>Utro</t>
+  </si>
+  <si>
+    <t>utro.ru</t>
+  </si>
+  <si>
+    <t>NTV</t>
+  </si>
+  <si>
+    <t>ntv.ru</t>
+  </si>
+  <si>
+    <t>Pravda.Ru</t>
+  </si>
+  <si>
+    <t>pravda.ru</t>
+  </si>
+  <si>
+    <t>Vzglyad Business Newspaper </t>
+  </si>
+  <si>
+    <t>vz.ru</t>
+  </si>
+  <si>
+    <t>Vesti.Ru</t>
+  </si>
+  <si>
+    <t>vesti.ru</t>
+  </si>
+  <si>
+    <t>Moskovsky Komsomolets</t>
+  </si>
+  <si>
+    <t>mk.ru</t>
+  </si>
+  <si>
+    <t>Channel One Russia</t>
+  </si>
+  <si>
+    <t>1tv.ru</t>
+  </si>
+  <si>
+    <t>Gazeta</t>
+  </si>
+  <si>
+    <t>gazeta.ru</t>
+  </si>
+  <si>
+    <t>URA</t>
+  </si>
+  <si>
+    <t>ura.news</t>
+  </si>
+  <si>
+    <t>Rt (Russia Today)</t>
+  </si>
+  <si>
+    <t>rt.com</t>
+  </si>
+  <si>
+    <t>English/Spanish/French/Arabic/German/Russian</t>
+  </si>
+  <si>
+    <t>Rossiyskaya Gazeta</t>
+  </si>
+  <si>
+    <t>rg.ru</t>
+  </si>
+  <si>
+    <t>Interfex</t>
+  </si>
+  <si>
+    <t>interfax.ru</t>
+  </si>
+  <si>
+    <t>Argumenty I Fakty</t>
+  </si>
+  <si>
+    <t>aif.ru</t>
+  </si>
+  <si>
+    <t>Komsomolskaya Pravda</t>
+  </si>
+  <si>
+    <t>kp.ru</t>
+  </si>
+  <si>
+    <t>Rbc Daily</t>
+  </si>
+  <si>
+    <t>rbc.ru</t>
+  </si>
+  <si>
+    <t>TASS </t>
+  </si>
+  <si>
+    <t>tass.ru</t>
+  </si>
+  <si>
+    <t>Lenta.Ru</t>
+  </si>
+  <si>
+    <t>lenta.ru</t>
+  </si>
+  <si>
+    <t>Ria Novosti / Rossiya Segodnya</t>
+  </si>
+  <si>
+    <t>ria.ru</t>
+  </si>
+  <si>
+    <t>Saudi News Agency</t>
+  </si>
+  <si>
+    <t>spa.gov.sa</t>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
+    <t>Arabic/English/French/Russian/Chinese/Farsi</t>
+  </si>
+  <si>
+    <t>Airang</t>
+  </si>
+  <si>
+    <t>arirang.com</t>
+  </si>
+  <si>
+    <t>South Korea</t>
+  </si>
+  <si>
+    <t>Korean/English/Chinese/Spanish/Arabic/Russian/Vietnamese/Indonesian</t>
+  </si>
+  <si>
+    <t>Tajikistan News</t>
+  </si>
+  <si>
+    <t>tajikistannews.net</t>
+  </si>
+  <si>
+    <t>Tajikistan</t>
+  </si>
+  <si>
+    <t>Avesta</t>
+  </si>
+  <si>
+    <t>avesta.tj</t>
+  </si>
+  <si>
+    <t>Asia-Plus</t>
+  </si>
+  <si>
+    <t>asiaplustj.info</t>
+  </si>
+  <si>
+    <t>TRT</t>
+  </si>
+  <si>
+    <t>trt.net.tr</t>
+  </si>
+  <si>
+    <t>Turkey</t>
+  </si>
+  <si>
+    <t>English/Arabic/Russian/Bosnian/Dutch/Turkish</t>
+  </si>
+  <si>
+    <t>Yeni Şafak</t>
+  </si>
+  <si>
+    <t>yenisafak.com</t>
+  </si>
+  <si>
+    <t>Turkish/English/Arabic/French/Russian</t>
+  </si>
+  <si>
+    <t>Anadolu Ajansi</t>
+  </si>
+  <si>
+    <t>aa.com.tr</t>
+  </si>
+  <si>
+    <t>Turkish/English/Russian/French/Arabic/Croatian/Kurdish/Indonesian/Spanish/Macedonian/Bosnian/Albanian</t>
+  </si>
+  <si>
+    <t>Inashgabat</t>
+  </si>
+  <si>
+    <t>ashgabat.in</t>
+  </si>
+  <si>
+    <t>Turkmenistan</t>
+  </si>
+  <si>
+    <t>Infoabad</t>
+  </si>
+  <si>
+    <t>infoabad.com</t>
+  </si>
+  <si>
+    <t>Chronicles Of Turkmenistan</t>
+  </si>
+  <si>
+    <t>hronikatm.com</t>
+  </si>
+  <si>
+    <t>Russian/Turkmen/English</t>
+  </si>
+  <si>
+    <t>Gundogar News</t>
+  </si>
+  <si>
+    <t>gundogar-news.com</t>
+  </si>
+  <si>
+    <t>Orient</t>
+  </si>
+  <si>
+    <t>orient.tm</t>
+  </si>
+  <si>
+    <t>Arzuw News</t>
+  </si>
+  <si>
+    <t>arzuw.news</t>
+  </si>
+  <si>
+    <t>Turkmenistan Today</t>
+  </si>
+  <si>
+    <t>tdh.gov.tm</t>
+  </si>
+  <si>
+    <t>Turkmen/Russian/English</t>
+  </si>
+  <si>
+    <t>Turkmenistan Golden Age</t>
+  </si>
+  <si>
+    <t>turkmenistan.gov.tm</t>
+  </si>
+  <si>
+    <t>Jewish News One</t>
+  </si>
+  <si>
+    <t>jewishnews.com</t>
+  </si>
+  <si>
+    <t>Ukraine</t>
+  </si>
+  <si>
+    <t>Mega Tv</t>
+  </si>
+  <si>
+    <t>megatv.ua</t>
+  </si>
+  <si>
+    <t>Ukrainian/Russian</t>
+  </si>
+  <si>
+    <t>Donbass</t>
+  </si>
+  <si>
+    <t>donbass.ua</t>
+  </si>
+  <si>
+    <t>Segodnya</t>
+  </si>
+  <si>
+    <t>segodnya.ua</t>
+  </si>
+  <si>
+    <t>glavnoe.in.ua</t>
+  </si>
+  <si>
+    <t>Krymskaya Pravda</t>
+  </si>
+  <si>
+    <t>c-pravda.ru</t>
+  </si>
+  <si>
+    <t>Odesskaya Zhizn</t>
+  </si>
+  <si>
+    <t>odessa-life.od.ua</t>
+  </si>
+  <si>
+    <t>1 Plus 1</t>
+  </si>
+  <si>
+    <t>1plus1.ua</t>
+  </si>
+  <si>
+    <t>Censor</t>
+  </si>
+  <si>
+    <t>censor.net</t>
+  </si>
+  <si>
+    <t>English/Russian/Ukrainian</t>
+  </si>
+  <si>
+    <t>Rbc-Ukrania</t>
+  </si>
+  <si>
+    <t>rbc.ua</t>
+  </si>
+  <si>
+    <t>112.ua</t>
+  </si>
+  <si>
+    <t>Korrespondent</t>
+  </si>
+  <si>
+    <t>korrespondent.net</t>
+  </si>
+  <si>
+    <t>Ukrainska Pravda</t>
+  </si>
+  <si>
+    <t>pravda.com.ua</t>
+  </si>
+  <si>
+    <t>Ukrainian/Russian/English</t>
+  </si>
+  <si>
+    <t>The Emirates News Agency</t>
+  </si>
+  <si>
+    <t>wam.ae</t>
+  </si>
+  <si>
+    <t>United Arab Emirates</t>
+  </si>
+  <si>
+    <t>Arabic/English/Bengali/Chinese/Dutch/Spanish/Persian/French/Hebrew/Hindi/Indonesian/Italian/Malayalam/Portuguese/Russian/Singhalese/Turkish/Urdu/Pashto</t>
+  </si>
+  <si>
+    <t>Russkyi V Anglii </t>
+  </si>
+  <si>
+    <t>russianinengland.co.uk</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>The Russian Mind </t>
+  </si>
+  <si>
+    <t>russianmind.com</t>
+  </si>
+  <si>
+    <t>Achievements </t>
+  </si>
+  <si>
+    <t>achievementsnews.co.uk</t>
+  </si>
+  <si>
     <t>EXILE</t>
   </si>
   <si>
     <t>exiledonline.com</t>
   </si>
   <si>
-    <t>Politikus.Ru</t>
-[...803 lines deleted...]
-    <t>achievementsnews.co.uk</t>
+    <t>United States</t>
+  </si>
+  <si>
+    <t>Northern America</t>
   </si>
   <si>
     <t>RTVI</t>
   </si>
   <si>
     <t>rtvi.com</t>
-  </si>
-[...4 lines deleted...]
-    <t>Northern America</t>
   </si>
   <si>
     <t>Khalq Suzi (Voice Of The People)</t>
   </si>
   <si>
     <t>xs.uz</t>
   </si>
   <si>
     <t>Uzbekistan</t>
   </si>
   <si>
     <t>Uzbek/Tajik/Russian/English/Arabic/Spanish/Chinese/French</t>
   </si>
   <si>
     <t>Nhan Dan</t>
   </si>
   <si>
     <t>nhandan.vn</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>Vietnamese/English/Chinese/French/Russian/Spanish</t>
   </si>
@@ -1555,51 +1555,51 @@
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H192"/>
+  <dimension ref="A1:H191"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
@@ -1611,4994 +1611,4968 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>2977</v>
+        <v>3051</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>40.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>2977</v>
+        <v>2754</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>40.25</v>
+        <v>41.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>5541</v>
+        <v>6298</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>25</v>
+        <v>17.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B5" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C5" s="0" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>1991</v>
+        <v>2020</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>45.75</v>
+        <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>1493</v>
+        <v>1480</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>49</v>
+        <v>49.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>1421</v>
+        <v>1384</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>49.5</v>
+        <v>50.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>6410</v>
+        <v>6358</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>15.25</v>
+        <v>16.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>5016</v>
+        <v>4972</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>29.25</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C10" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D10" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" s="0" t="n">
-        <v>4863</v>
+        <v>4808</v>
       </c>
       <c r="H10" s="0" t="n">
-        <v>30.25</v>
+        <v>30.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>3638</v>
+        <v>3741</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>37</v>
+        <v>36.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>3351</v>
+        <v>2590</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>38.5</v>
+        <v>42.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D13" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" s="0" t="n">
-        <v>2763</v>
+        <v>2499</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>41.5</v>
+        <v>43.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>2559</v>
+        <v>2456</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>42.5</v>
+        <v>43.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="D15" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G15" s="0" t="n">
-        <v>2338</v>
+        <v>1000</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>43.75</v>
+        <v>53.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>1165</v>
+        <v>832</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>51.5</v>
+        <v>55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>834</v>
+        <v>201</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>54.25</v>
+        <v>65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>197</v>
+        <v>3929</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>64.5</v>
+        <v>35.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>4087</v>
+        <v>1805</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>34.75</v>
+        <v>47.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>11</v>
+        <v>66</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>1455</v>
+        <v>658</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>49.25</v>
+        <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>798</v>
+        <v>422</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>54.75</v>
+        <v>60.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>520</v>
+        <v>102</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>58.5</v>
+        <v>68.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>115</v>
+        <v>41</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>67.75</v>
+        <v>73.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>52</v>
+        <v>4284</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>72.5</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>4286</v>
+        <v>239</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>33.75</v>
+        <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>236</v>
+        <v>160</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>63.5</v>
+        <v>66.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>167</v>
+        <v>816</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>65.5</v>
+        <v>55.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>710</v>
+        <v>247</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>55.75</v>
+        <v>63.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>228</v>
+        <v>68</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>63.75</v>
+        <v>71.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>100</v>
+        <v>12</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>71</v>
+        <v>5135</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>70.75</v>
+        <v>28.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B31" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="C31" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>5218</v>
+        <v>4808</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>27.75</v>
+        <v>30.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>4836</v>
+        <v>3795</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>30.5</v>
+        <v>36.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>3891</v>
+        <v>1097</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>35.75</v>
+        <v>52.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>103</v>
+        <v>113</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>1066</v>
+        <v>1306</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>52.25</v>
+        <v>50.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B35" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C35" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="C35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>1421</v>
+        <v>1042</v>
       </c>
       <c r="H35" s="0" t="n">
-        <v>49.5</v>
+        <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>1009</v>
+        <v>92</v>
       </c>
       <c r="H36" s="0" t="n">
-        <v>52.75</v>
+        <v>69.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>89</v>
+        <v>124</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>99</v>
+        <v>1939</v>
       </c>
       <c r="H37" s="0" t="n">
-        <v>68.75</v>
+        <v>46.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="D38" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="D38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="n">
-        <v>1923</v>
+        <v>718</v>
       </c>
       <c r="H38" s="0" t="n">
-        <v>46.25</v>
+        <v>56.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>66</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>12</v>
+        <v>130</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G39" s="0" t="n">
-        <v>690</v>
+        <v>3741</v>
       </c>
       <c r="H39" s="0" t="n">
-        <v>56</v>
+        <v>36.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B40" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C40" s="0" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>3780</v>
+        <v>3690</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>36.25</v>
+        <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G41" s="0" t="n">
-        <v>3737</v>
+        <v>2339</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>36.5</v>
+        <v>44.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>12</v>
+        <v>138</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G42" s="0" t="n">
-        <v>2381</v>
+        <v>2296</v>
       </c>
       <c r="H42" s="0" t="n">
-        <v>43.5</v>
+        <v>44.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G43" s="0" t="n">
-        <v>2290</v>
+        <v>1347</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>44</v>
+        <v>50.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G44" s="0" t="n">
-        <v>1421</v>
+        <v>1306</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>49.5</v>
+        <v>50.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="n">
-        <v>1380</v>
+        <v>1245</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>49.75</v>
+        <v>51.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>12</v>
+        <v>138</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="n">
-        <v>1251</v>
+        <v>697</v>
       </c>
       <c r="H46" s="0" t="n">
-        <v>50.75</v>
+        <v>56.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>139</v>
+        <v>12</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="n">
-        <v>658</v>
+        <v>482</v>
       </c>
       <c r="H47" s="0" t="n">
-        <v>56.5</v>
+        <v>59.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>130</v>
+        <v>151</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>12</v>
+        <v>152</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="n">
-        <v>443</v>
+        <v>5781</v>
       </c>
       <c r="H48" s="0" t="n">
-        <v>59.5</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B49" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="C49" s="0" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>153</v>
+        <v>12</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="n">
-        <v>5939</v>
+        <v>5641</v>
       </c>
       <c r="H49" s="0" t="n">
-        <v>21.5</v>
+        <v>24.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="n">
-        <v>5472</v>
+        <v>1598</v>
       </c>
       <c r="H50" s="0" t="n">
-        <v>25.5</v>
+        <v>48.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>12</v>
+        <v>160</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="n">
-        <v>1601</v>
+        <v>1245</v>
       </c>
       <c r="H51" s="0" t="n">
-        <v>48.25</v>
+        <v>51.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B52" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C52" s="0" t="s">
         <v>159</v>
       </c>
-      <c r="C52" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>161</v>
+        <v>130</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="n">
-        <v>1189</v>
+        <v>130</v>
       </c>
       <c r="H52" s="0" t="n">
-        <v>51.25</v>
+        <v>67.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="n">
-        <v>5504</v>
+        <v>5525</v>
       </c>
       <c r="H53" s="0" t="n">
         <v>25.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="n">
-        <v>5363</v>
+        <v>5338</v>
       </c>
       <c r="H54" s="0" t="n">
-        <v>26.5</v>
+        <v>26.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="n">
-        <v>3351</v>
+        <v>3206</v>
       </c>
       <c r="H55" s="0" t="n">
-        <v>38.5</v>
+        <v>39.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="C56" s="0" t="s">
+        <v>165</v>
+      </c>
+      <c r="D56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="0" t="s">
         <v>171</v>
       </c>
-      <c r="B56" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="n">
-        <v>2705</v>
+        <v>2754</v>
       </c>
       <c r="H56" s="0" t="n">
         <v>41.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>12</v>
+        <v>176</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="n">
-        <v>2077</v>
+        <v>1939</v>
       </c>
       <c r="H57" s="0" t="n">
-        <v>45.25</v>
+        <v>46.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>177</v>
+        <v>12</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="n">
-        <v>2033</v>
+        <v>1516</v>
       </c>
       <c r="H58" s="0" t="n">
-        <v>45.5</v>
+        <v>49.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="n">
-        <v>1493</v>
+        <v>1415</v>
       </c>
       <c r="H59" s="0" t="n">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="n">
-        <v>1774</v>
+        <v>3206</v>
       </c>
       <c r="H60" s="0" t="n">
-        <v>47.25</v>
+        <v>39.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>12</v>
+        <v>189</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="n">
-        <v>6209</v>
+        <v>1731</v>
       </c>
       <c r="H61" s="0" t="n">
-        <v>18.25</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>190</v>
+        <v>12</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="n">
-        <v>6057</v>
+        <v>6180</v>
       </c>
       <c r="H62" s="0" t="n">
-        <v>20</v>
+        <v>18.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>12</v>
+        <v>195</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="n">
-        <v>5451</v>
+        <v>6045</v>
       </c>
       <c r="H63" s="0" t="n">
-        <v>25.75</v>
+        <v>20.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="n">
-        <v>5282</v>
+        <v>5389</v>
       </c>
       <c r="H64" s="0" t="n">
-        <v>27.25</v>
+        <v>26.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G65" s="0" t="n">
-        <v>4972</v>
+        <v>5099</v>
       </c>
       <c r="H65" s="0" t="n">
-        <v>29.5</v>
+        <v>28.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G66" s="0" t="n">
-        <v>4749</v>
+        <v>4972</v>
       </c>
       <c r="H66" s="0" t="n">
-        <v>31</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="n">
-        <v>4571</v>
+        <v>4853</v>
       </c>
       <c r="H67" s="0" t="n">
-        <v>32</v>
+        <v>30.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="n">
-        <v>4571</v>
+        <v>4432</v>
       </c>
       <c r="H68" s="0" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="n">
-        <v>4533</v>
+        <v>4432</v>
       </c>
       <c r="H69" s="0" t="n">
-        <v>32.25</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="n">
-        <v>4484</v>
+        <v>4432</v>
       </c>
       <c r="H70" s="0" t="n">
-        <v>32.5</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="n">
-        <v>4406</v>
+        <v>4432</v>
       </c>
       <c r="H71" s="0" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G72" s="0" t="n">
-        <v>4369</v>
+        <v>4367</v>
       </c>
       <c r="H72" s="0" t="n">
-        <v>33.25</v>
+        <v>33.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="n">
-        <v>3946</v>
+        <v>4197</v>
       </c>
       <c r="H73" s="0" t="n">
-        <v>35.5</v>
+        <v>34.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="n">
-        <v>3891</v>
+        <v>3795</v>
       </c>
       <c r="H74" s="0" t="n">
-        <v>35.75</v>
+        <v>36.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="n">
-        <v>3891</v>
+        <v>3795</v>
       </c>
       <c r="H75" s="0" t="n">
-        <v>35.75</v>
+        <v>36.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="n">
-        <v>3638</v>
+        <v>3741</v>
       </c>
       <c r="H76" s="0" t="n">
-        <v>37</v>
+        <v>36.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="n">
-        <v>3638</v>
+        <v>3690</v>
       </c>
       <c r="H77" s="0" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="n">
-        <v>3583</v>
+        <v>3596</v>
       </c>
       <c r="H78" s="0" t="n">
-        <v>37.25</v>
+        <v>37.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="n">
-        <v>3465</v>
+        <v>3543</v>
       </c>
       <c r="H79" s="0" t="n">
-        <v>38</v>
+        <v>37.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="n">
-        <v>3465</v>
+        <v>3543</v>
       </c>
       <c r="H80" s="0" t="n">
-        <v>38</v>
+        <v>37.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="n">
-        <v>3177</v>
+        <v>3450</v>
       </c>
       <c r="H81" s="0" t="n">
-        <v>39.25</v>
+        <v>38.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="n">
-        <v>3085</v>
+        <v>3206</v>
       </c>
       <c r="H82" s="0" t="n">
-        <v>39.75</v>
+        <v>39.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="n">
-        <v>3085</v>
+        <v>3113</v>
       </c>
       <c r="H83" s="0" t="n">
-        <v>39.75</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>236</v>
+        <v>13</v>
       </c>
       <c r="G84" s="0" t="n">
-        <v>2808</v>
+        <v>3113</v>
       </c>
       <c r="H84" s="0" t="n">
-        <v>41.25</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>24</v>
+        <v>241</v>
       </c>
       <c r="G85" s="0" t="n">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="H85" s="0" t="n">
-        <v>41.75</v>
+        <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G86" s="0" t="n">
-        <v>2482</v>
+        <v>2706</v>
       </c>
       <c r="H86" s="0" t="n">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="n">
-        <v>2381</v>
+        <v>2553</v>
       </c>
       <c r="H87" s="0" t="n">
-        <v>43.5</v>
+        <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="n">
-        <v>2381</v>
+        <v>2499</v>
       </c>
       <c r="H88" s="0" t="n">
-        <v>43.5</v>
+        <v>43.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G89" s="0" t="n">
-        <v>2338</v>
+        <v>2296</v>
       </c>
       <c r="H89" s="0" t="n">
-        <v>43.75</v>
+        <v>44.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="n">
-        <v>2290</v>
+        <v>2296</v>
       </c>
       <c r="H90" s="0" t="n">
-        <v>44</v>
+        <v>44.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="n">
-        <v>2290</v>
+        <v>2258</v>
       </c>
       <c r="H91" s="0" t="n">
-        <v>44</v>
+        <v>44.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="n">
-        <v>1991</v>
+        <v>2201</v>
       </c>
       <c r="H92" s="0" t="n">
-        <v>45.75</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="n">
-        <v>1956</v>
+        <v>2103</v>
       </c>
       <c r="H93" s="0" t="n">
-        <v>46</v>
+        <v>45.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G94" s="0" t="n">
-        <v>1846</v>
+        <v>2103</v>
       </c>
       <c r="H94" s="0" t="n">
-        <v>46.75</v>
+        <v>45.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>236</v>
+        <v>34</v>
       </c>
       <c r="G95" s="0" t="n">
-        <v>1846</v>
+        <v>1845</v>
       </c>
       <c r="H95" s="0" t="n">
-        <v>46.75</v>
+        <v>47.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="n">
-        <v>1735</v>
+        <v>1771</v>
       </c>
       <c r="H96" s="0" t="n">
-        <v>47.5</v>
+        <v>47.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="n">
-        <v>1681</v>
+        <v>1731</v>
       </c>
       <c r="H97" s="0" t="n">
-        <v>47.75</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>13</v>
+        <v>241</v>
       </c>
       <c r="G98" s="0" t="n">
-        <v>1565</v>
+        <v>1731</v>
       </c>
       <c r="H98" s="0" t="n">
-        <v>48.5</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G99" s="0" t="n">
-        <v>1455</v>
+        <v>1639</v>
       </c>
       <c r="H99" s="0" t="n">
-        <v>49.25</v>
+        <v>48.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="n">
-        <v>1455</v>
+        <v>1516</v>
       </c>
       <c r="H100" s="0" t="n">
         <v>49.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="n">
-        <v>1380</v>
+        <v>1480</v>
       </c>
       <c r="H101" s="0" t="n">
-        <v>49.75</v>
+        <v>49.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G102" s="0" t="n">
-        <v>1380</v>
+        <v>1448</v>
       </c>
       <c r="H102" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="0" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>236</v>
+        <v>13</v>
       </c>
       <c r="G103" s="0" t="n">
-        <v>1380</v>
+        <v>1347</v>
       </c>
       <c r="H103" s="0" t="n">
-        <v>49.75</v>
+        <v>50.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="0" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>13</v>
+        <v>241</v>
       </c>
       <c r="G104" s="0" t="n">
-        <v>1277</v>
+        <v>1306</v>
       </c>
       <c r="H104" s="0" t="n">
-        <v>50.5</v>
+        <v>50.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>13</v>
+        <v>241</v>
       </c>
       <c r="G105" s="0" t="n">
-        <v>1277</v>
+        <v>1212</v>
       </c>
       <c r="H105" s="0" t="n">
-        <v>50.5</v>
+        <v>51.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="0" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>236</v>
+        <v>13</v>
       </c>
       <c r="G106" s="0" t="n">
-        <v>1251</v>
+        <v>1212</v>
       </c>
       <c r="H106" s="0" t="n">
-        <v>50.75</v>
+        <v>51.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="0" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="n">
-        <v>1189</v>
+        <v>1212</v>
       </c>
       <c r="H107" s="0" t="n">
-        <v>51.25</v>
+        <v>51.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="0" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>12</v>
+        <v>288</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G108" s="0" t="n">
-        <v>1098</v>
+        <v>1171</v>
       </c>
       <c r="H108" s="0" t="n">
         <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="0" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>288</v>
+        <v>12</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="n">
-        <v>1066</v>
+        <v>1132</v>
       </c>
       <c r="H109" s="0" t="n">
         <v>52.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="n">
-        <v>1066</v>
+        <v>1097</v>
       </c>
       <c r="H110" s="0" t="n">
-        <v>52.25</v>
+        <v>52.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="0" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G111" s="0" t="n">
-        <v>966</v>
+        <v>1097</v>
       </c>
       <c r="H111" s="0" t="n">
-        <v>53</v>
+        <v>52.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="0" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="n">
-        <v>936</v>
+        <v>1070</v>
       </c>
       <c r="H112" s="0" t="n">
-        <v>53.25</v>
+        <v>52.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="0" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="n">
-        <v>915</v>
+        <v>1042</v>
       </c>
       <c r="H113" s="0" t="n">
-        <v>53.5</v>
+        <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="0" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="n">
-        <v>857</v>
+        <v>1000</v>
       </c>
       <c r="H114" s="0" t="n">
-        <v>54</v>
+        <v>53.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="0" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="n">
-        <v>798</v>
+        <v>943</v>
       </c>
       <c r="H115" s="0" t="n">
-        <v>54.75</v>
+        <v>53.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="0" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="n">
-        <v>734</v>
+        <v>897</v>
       </c>
       <c r="H116" s="0" t="n">
-        <v>55.5</v>
+        <v>54.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="0" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G117" s="0" t="n">
-        <v>710</v>
+        <v>740</v>
       </c>
       <c r="H117" s="0" t="n">
-        <v>55.75</v>
+        <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="0" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G118" s="0" t="n">
-        <v>674</v>
+        <v>718</v>
       </c>
       <c r="H118" s="0" t="n">
         <v>56.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="0" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G119" s="0" t="n">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="H119" s="0" t="n">
-        <v>56.25</v>
+        <v>56.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="0" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="n">
-        <v>625</v>
+        <v>635</v>
       </c>
       <c r="H120" s="0" t="n">
-        <v>57</v>
+        <v>57.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="0" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G121" s="0" t="n">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="H121" s="0" t="n">
-        <v>57.25</v>
+        <v>57.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="0" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G122" s="0" t="n">
-        <v>583</v>
+        <v>600</v>
       </c>
       <c r="H122" s="0" t="n">
-        <v>57.5</v>
+        <v>57.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="0" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="G123" s="0" t="n">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="H123" s="0" t="n">
-        <v>57.5</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="n">
-        <v>545</v>
+        <v>579</v>
       </c>
       <c r="H124" s="0" t="n">
         <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="G125" s="0" t="n">
-        <v>534</v>
+        <v>556</v>
       </c>
       <c r="H125" s="0" t="n">
-        <v>58.25</v>
+        <v>58.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="G126" s="0" t="n">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="H126" s="0" t="n">
-        <v>58.25</v>
+        <v>58.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="n">
-        <v>481</v>
+        <v>512</v>
       </c>
       <c r="H127" s="0" t="n">
         <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G128" s="0" t="n">
-        <v>481</v>
+        <v>512</v>
       </c>
       <c r="H128" s="0" t="n">
         <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="n">
-        <v>460</v>
+        <v>482</v>
       </c>
       <c r="H129" s="0" t="n">
-        <v>59.25</v>
+        <v>59.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G130" s="0" t="n">
-        <v>443</v>
+        <v>482</v>
       </c>
       <c r="H130" s="0" t="n">
         <v>59.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="n">
-        <v>404</v>
+        <v>439</v>
       </c>
       <c r="H131" s="0" t="n">
         <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="G132" s="0" t="n">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="H132" s="0" t="n">
-        <v>60.25</v>
+        <v>60.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="n">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="H133" s="0" t="n">
-        <v>60.75</v>
+        <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="n">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="H134" s="0" t="n">
-        <v>61</v>
+        <v>61.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="n">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="H135" s="0" t="n">
-        <v>61.25</v>
+        <v>61.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="n">
-        <v>328</v>
+        <v>346</v>
       </c>
       <c r="H136" s="0" t="n">
         <v>61.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="0" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="n">
-        <v>287</v>
+        <v>337</v>
       </c>
       <c r="H137" s="0" t="n">
-        <v>62.5</v>
+        <v>61.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="n">
-        <v>287</v>
+        <v>315</v>
       </c>
       <c r="H138" s="0" t="n">
-        <v>62.5</v>
+        <v>62.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="0" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G139" s="0" t="n">
-        <v>273</v>
+        <v>303</v>
       </c>
       <c r="H139" s="0" t="n">
-        <v>62.75</v>
+        <v>62.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="0" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G140" s="0" t="n">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="H140" s="0" t="n">
-        <v>63</v>
+        <v>63.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="0" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="n">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="H141" s="0" t="n">
-        <v>63</v>
+        <v>63.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="0" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="n">
-        <v>177</v>
+        <v>247</v>
       </c>
       <c r="H142" s="0" t="n">
-        <v>65</v>
+        <v>63.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="0" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="n">
-        <v>177</v>
+        <v>189</v>
       </c>
       <c r="H143" s="0" t="n">
-        <v>65</v>
+        <v>65.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="0" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G144" s="0" t="n">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="H144" s="0" t="n">
         <v>65.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="0" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G145" s="0" t="n">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="H145" s="0" t="n">
-        <v>66.25</v>
+        <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="0" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="n">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="H146" s="0" t="n">
         <v>66.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="0" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="n">
-        <v>122</v>
+        <v>109</v>
       </c>
       <c r="H147" s="0" t="n">
-        <v>67.25</v>
+        <v>68.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="0" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="n">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="H148" s="0" t="n">
-        <v>67.5</v>
+        <v>68.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="0" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="n">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="H149" s="0" t="n">
-        <v>68.25</v>
+        <v>69.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="0" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="n">
         <v>71</v>
       </c>
       <c r="H150" s="0" t="n">
-        <v>70.75</v>
+        <v>71.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="0" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="G151" s="0" t="n">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="H151" s="0" t="n">
-        <v>71.75</v>
+        <v>73.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="0" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="n">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="H152" s="0" t="n">
-        <v>74.5</v>
+        <v>75.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="0" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="n">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H153" s="0" t="n">
-        <v>75.25</v>
+        <v>75.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="0" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="n">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H154" s="0" t="n">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="0" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>381</v>
+        <v>384</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="n">
-        <v>1028</v>
+        <v>1070</v>
       </c>
       <c r="H155" s="0" t="n">
-        <v>52.5</v>
+        <v>52.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="0" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>385</v>
+        <v>388</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="n">
-        <v>3293</v>
+        <v>3450</v>
       </c>
       <c r="H156" s="0" t="n">
-        <v>38.75</v>
+        <v>38.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="0" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="n">
-        <v>5594</v>
+        <v>5525</v>
       </c>
       <c r="H157" s="0" t="n">
-        <v>24.5</v>
+        <v>25.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="n">
-        <v>2889</v>
+        <v>2807</v>
       </c>
       <c r="H158" s="0" t="n">
-        <v>40.75</v>
+        <v>41.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="B159" s="0" t="s">
+        <v>397</v>
+      </c>
+      <c r="C159" s="0" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>390</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="n">
-        <v>2033</v>
+        <v>1973</v>
       </c>
       <c r="H159" s="0" t="n">
-        <v>45.5</v>
+        <v>46.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="0" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="C160" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="n">
-        <v>1601</v>
+        <v>1731</v>
       </c>
       <c r="H160" s="0" t="n">
-        <v>48.25</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="B161" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="C161" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="C161" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D161" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="n">
-        <v>1221</v>
+        <v>1282</v>
       </c>
       <c r="H161" s="0" t="n">
         <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="0" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>397</v>
+        <v>400</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="n">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="H162" s="0" t="n">
-        <v>66.75</v>
+        <v>66.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="0" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>408</v>
+        <v>20</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="n">
-        <v>6322</v>
+        <v>5999</v>
       </c>
       <c r="H163" s="0" t="n">
-        <v>16.5</v>
+        <v>20.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="0" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B164" s="0" t="s">
+        <v>412</v>
+      </c>
+      <c r="C164" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>408</v>
+        <v>12</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="n">
-        <v>5939</v>
+        <v>5099</v>
       </c>
       <c r="H164" s="0" t="n">
-        <v>21.5</v>
+        <v>28.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>12</v>
+        <v>415</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="n">
-        <v>5081</v>
+        <v>4599</v>
       </c>
       <c r="H165" s="0" t="n">
-        <v>28.75</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="0" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>415</v>
+        <v>12</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="n">
-        <v>4571</v>
+        <v>4468</v>
       </c>
       <c r="H166" s="0" t="n">
-        <v>32</v>
+        <v>32.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="n">
-        <v>4406</v>
+        <v>4197</v>
       </c>
       <c r="H167" s="0" t="n">
-        <v>33</v>
+        <v>34.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="n">
-        <v>4324</v>
+        <v>4029</v>
       </c>
       <c r="H168" s="0" t="n">
-        <v>33.5</v>
+        <v>35.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="0" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="n">
-        <v>4183</v>
+        <v>2553</v>
       </c>
       <c r="H169" s="0" t="n">
-        <v>34.25</v>
+        <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="0" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>12</v>
+        <v>424</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="n">
-        <v>3891</v>
+        <v>1097</v>
       </c>
       <c r="H170" s="0" t="n">
-        <v>35.75</v>
+        <v>52.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="0" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>407</v>
+        <v>429</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>426</v>
+        <v>176</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="n">
-        <v>2430</v>
+        <v>5418</v>
       </c>
       <c r="H171" s="0" t="n">
-        <v>43.25</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="0" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>428</v>
+        <v>431</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>407</v>
+        <v>429</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>66</v>
+        <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="n">
-        <v>1128</v>
+        <v>4898</v>
       </c>
       <c r="H172" s="0" t="n">
-        <v>51.75</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="B173" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="C173" s="0" t="s">
         <v>429</v>
       </c>
-      <c r="B173" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>177</v>
+        <v>12</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="n">
-        <v>5451</v>
+        <v>4683</v>
       </c>
       <c r="H173" s="0" t="n">
-        <v>25.75</v>
+        <v>31.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="B174" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="C174" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="D174" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>432</v>
       </c>
-      <c r="B174" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="n">
-        <v>5343</v>
+        <v>3876</v>
       </c>
       <c r="H174" s="0" t="n">
-        <v>26.75</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="0" t="s">
-        <v>434</v>
+        <v>193</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="n">
-        <v>4836</v>
+        <v>3741</v>
       </c>
       <c r="H175" s="0" t="n">
-        <v>30.5</v>
+        <v>36.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>436</v>
+        <v>12</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G176" s="0" t="n">
-        <v>3946</v>
+        <v>3596</v>
       </c>
       <c r="H176" s="0" t="n">
-        <v>35.5</v>
+        <v>37.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="0" t="s">
-        <v>188</v>
+        <v>440</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>436</v>
+        <v>12</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="n">
-        <v>3691</v>
+        <v>2339</v>
       </c>
       <c r="H177" s="0" t="n">
-        <v>36.75</v>
+        <v>44.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>12</v>
+        <v>432</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="n">
-        <v>3583</v>
+        <v>1448</v>
       </c>
       <c r="H178" s="0" t="n">
-        <v>37.25</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="0" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>12</v>
+        <v>446</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="n">
-        <v>2208</v>
+        <v>1282</v>
       </c>
       <c r="H179" s="0" t="n">
-        <v>44.5</v>
+        <v>51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>436</v>
+        <v>12</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="n">
-        <v>1455</v>
+        <v>816</v>
       </c>
       <c r="H180" s="0" t="n">
-        <v>49.25</v>
+        <v>55.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
-      <c r="A181" s="0" t="s">
-        <v>446</v>
+      <c r="A181" s="0" t="n">
+        <v>112</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>448</v>
+        <v>432</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="n">
-        <v>1221</v>
+        <v>512</v>
       </c>
       <c r="H181" s="0" t="n">
-        <v>51</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>12</v>
+        <v>432</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="n">
-        <v>798</v>
+        <v>346</v>
       </c>
       <c r="H182" s="0" t="n">
-        <v>54.75</v>
+        <v>61.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
-      <c r="A183" s="0" t="n">
-        <v>112</v>
+      <c r="A183" s="0" t="s">
+        <v>452</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>436</v>
+        <v>454</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="n">
-        <v>460</v>
+        <v>182</v>
       </c>
       <c r="H183" s="0" t="n">
-        <v>59.25</v>
+        <v>65.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="0" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>431</v>
+        <v>457</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>11</v>
+        <v>124</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>436</v>
+        <v>458</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="0" t="n">
-        <v>340</v>
+        <v>1516</v>
       </c>
       <c r="H184" s="0" t="n">
-        <v>61.25</v>
+        <v>49.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="0" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>431</v>
+        <v>461</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>456</v>
+        <v>12</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="n">
-        <v>167</v>
+        <v>6255</v>
       </c>
       <c r="H185" s="0" t="n">
-        <v>65.5</v>
+        <v>17.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="0" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>125</v>
+        <v>19</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>460</v>
+        <v>176</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="n">
-        <v>1347</v>
+        <v>5225</v>
       </c>
       <c r="H186" s="0" t="n">
-        <v>50</v>
+        <v>27.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="B187" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="C187" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="B187" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D187" s="0" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G187" s="0" t="n">
-        <v>6284</v>
+        <v>5135</v>
       </c>
       <c r="H187" s="0" t="n">
-        <v>17</v>
+        <v>28.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>89</v>
+        <v>469</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>177</v>
+        <v>12</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="n">
-        <v>5314</v>
+        <v>4683</v>
       </c>
       <c r="H188" s="0" t="n">
-        <v>27</v>
+        <v>31.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>89</v>
+        <v>469</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="n">
-        <v>5218</v>
+        <v>1212</v>
       </c>
       <c r="H189" s="0" t="n">
-        <v>27.75</v>
+        <v>51.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="0" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>471</v>
+        <v>66</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>12</v>
+        <v>475</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="n">
-        <v>1128</v>
+        <v>3357</v>
       </c>
       <c r="H190" s="0" t="n">
-        <v>51.75</v>
+        <v>38.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="n">
-        <v>3177</v>
+        <v>219</v>
       </c>
       <c r="H191" s="0" t="n">
-        <v>39.25</v>
-[...25 lines deleted...]
-        <v>64.25</v>
+        <v>64.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>