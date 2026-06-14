--- v0 (2025-12-05)
+++ v1 (2026-06-14)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="139">
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Domain</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Typology</t>
   </si>
   <si>
     <t>Global_rank</t>
   </si>
   <si>
     <t>Overall</t>
   </si>
   <si>
@@ -94,74 +94,68 @@
   <si>
     <t>Persian</t>
   </si>
   <si>
     <t>Arman-E-Milli</t>
   </si>
   <si>
     <t>armanemili.com</t>
   </si>
   <si>
     <t>RTA</t>
   </si>
   <si>
     <t>rta.af</t>
   </si>
   <si>
     <t>Afghan Voice Agency (Ava)</t>
   </si>
   <si>
     <t>avapress.com</t>
   </si>
   <si>
     <t>English/Arabic/Pashto/Persian</t>
   </si>
   <si>
-    <t>Afghanistan Analysts Network</t>
-[...2 lines deleted...]
-    <t>afghanistan-analysts.org</t>
+    <t>The Khaama Press News Agency</t>
+  </si>
+  <si>
+    <t>khaama.com</t>
+  </si>
+  <si>
+    <t>English/Pashto/Persian</t>
+  </si>
+  <si>
+    <t>Hasht-E-Subh</t>
+  </si>
+  <si>
+    <t>8am.media</t>
   </si>
   <si>
     <t>English/Persian</t>
   </si>
   <si>
-    <t>The Khaama Press News Agency</t>
-[...13 lines deleted...]
-  <si>
     <t>Ariana News</t>
   </si>
   <si>
     <t>ariananews.af</t>
   </si>
   <si>
     <t>Tolo News</t>
   </si>
   <si>
     <t>tolonews.com</t>
   </si>
   <si>
     <t>Pashto/English/Persian</t>
   </si>
   <si>
     <t>China.Com</t>
   </si>
   <si>
     <t>china.com</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Chinese/English/French/Dutch/Spanish/Korean/Japanese/Arabic/Italian/Turkish/Hindi/Bengali/Malay/Russian/Lao/Portuguese/Persian/Nepali/Vietnamese</t>
@@ -211,177 +205,177 @@
   <si>
     <t>German/English/Spanish/Arabic/Russian/Persian/Dari/Pashto/Tamil/Urdu/Hindi/Albanian/Amharic/Bengali/Bosnian/Bulgarian/Chinese/French/Greek/Hausa/Indonesian/Kiswahili/Turkish/Macedonian/Portuguese/Romanian/Serbian/Ukrainian</t>
   </si>
   <si>
     <t>Salaam Tv</t>
   </si>
   <si>
     <t>salaamtv.org</t>
   </si>
   <si>
     <t>Iran</t>
   </si>
   <si>
     <t>Middle East</t>
   </si>
   <si>
     <t>IRIB Radio Namayesh</t>
   </si>
   <si>
     <t>radionamayesh.ir</t>
   </si>
   <si>
     <t>Culture</t>
   </si>
   <si>
+    <t>IRIB Radio Saba</t>
+  </si>
+  <si>
+    <t>radiosaba.ir</t>
+  </si>
+  <si>
     <t>Asia News</t>
   </si>
   <si>
     <t>asianews.ir</t>
   </si>
   <si>
     <t>Persian/English</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>IRIB Radio Payam</t>
   </si>
   <si>
     <t>radiopayam.ir</t>
   </si>
   <si>
-    <t>IRIB Radio Saba</t>
-[...2 lines deleted...]
-    <t>radiosaba.ir</t>
+    <t>IRIB Radio Ava</t>
+  </si>
+  <si>
+    <t>radioava.ir</t>
+  </si>
+  <si>
+    <t>Music</t>
   </si>
   <si>
     <t>IRIB Radio Varzesh</t>
   </si>
   <si>
     <t>radiovarzesh.ir</t>
   </si>
   <si>
     <t>Sports</t>
   </si>
   <si>
-    <t>IRIB Radio Ava</t>
-[...7 lines deleted...]
-  <si>
     <t>Resalat</t>
   </si>
   <si>
     <t>resalat-news.com</t>
   </si>
   <si>
     <t>Islamic Republic News Agency (Irna)</t>
   </si>
   <si>
     <t>en.irna.ir</t>
   </si>
   <si>
     <t>Persian/English/Arabic/Turkish/Spanish/Urdu/Dutch/French/Chinese</t>
   </si>
   <si>
     <t>Javan Online</t>
   </si>
   <si>
     <t>javanonline.ir</t>
   </si>
   <si>
+    <t>Khorasan Daily</t>
+  </si>
+  <si>
+    <t>khorasannews.com</t>
+  </si>
+  <si>
     <t>Khabar-E Varzeshi</t>
   </si>
   <si>
     <t>khabarvarzeshi.com</t>
   </si>
   <si>
-    <t>Khorasan Daily</t>
-[...2 lines deleted...]
-    <t>khorasannews.com</t>
+    <t>Jame Jam Daily</t>
+  </si>
+  <si>
+    <t>jamejamonline.ir</t>
+  </si>
+  <si>
+    <t>Ettela'At Daily</t>
+  </si>
+  <si>
+    <t>ettelaat.com</t>
   </si>
   <si>
     <t>Kayhan Daily</t>
   </si>
   <si>
     <t>kayhan.ir</t>
   </si>
   <si>
     <t>Persian/Arabic/English/Farsi</t>
   </si>
   <si>
-    <t>Jame Jam Daily</t>
-[...8 lines deleted...]
-    <t>ettelaat.com</t>
+    <t>Entekhab</t>
+  </si>
+  <si>
+    <t>entekhab.ir</t>
   </si>
   <si>
     <t>Shargh Daily</t>
   </si>
   <si>
     <t>sharghdaily.com</t>
   </si>
   <si>
     <t>Persian/Arabic/English</t>
   </si>
   <si>
-    <t>Entekhab</t>
-[...2 lines deleted...]
-    <t>entekhab.ir</t>
+    <t>Tasnim News Agency</t>
+  </si>
+  <si>
+    <t>tasnimnews.com</t>
+  </si>
+  <si>
+    <t>Hebrew/English/Turkish/Persian/Arabic</t>
   </si>
   <si>
     <t>Fars News Agency</t>
   </si>
   <si>
     <t>farsnews.ir</t>
   </si>
   <si>
     <t>English/Turkish/Arabic/Persian</t>
-  </si>
-[...7 lines deleted...]
-    <t>Hebrew/English/Turkish/Persian/Arabic</t>
   </si>
   <si>
     <t>Donya-E-Eqtesad</t>
   </si>
   <si>
     <t>donya-e-eqtesad.com</t>
   </si>
   <si>
     <t>Hamshahri</t>
   </si>
   <si>
     <t>hamshahrionline.ir</t>
   </si>
   <si>
     <t>Mehr News Agency</t>
   </si>
   <si>
     <t>mehrnews.com</t>
   </si>
   <si>
     <t>Persian/English/Turkish</t>
   </si>
   <si>
     <t>Varzesh 3</t>
   </si>
@@ -538,51 +532,51 @@
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H47"/>
+  <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
@@ -594,1224 +588,1198 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>6474</v>
+        <v>6515</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>14.25</v>
+        <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>6372</v>
+        <v>6403</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>15.75</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>6306</v>
+        <v>6336</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>16.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>5761</v>
+        <v>5727</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>23</v>
+        <v>23.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>5472</v>
+        <v>5418</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>25.5</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>4571</v>
+        <v>4808</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>32</v>
+        <v>30.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>4447</v>
+        <v>4133</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>32.75</v>
+        <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>4033</v>
+        <v>3259</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>35</v>
+        <v>39.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>3583</v>
+        <v>2907</v>
       </c>
       <c r="H10" s="0" t="n">
-        <v>37.25</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>2977</v>
+        <v>2499</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>40.25</v>
+        <v>43.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>10</v>
+        <v>40</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>2033</v>
+        <v>422</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>45.5</v>
+        <v>60.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>520</v>
+        <v>816</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>58.5</v>
+        <v>55.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="0" t="s">
+      <c r="D14" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="C14" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>710</v>
+        <v>247</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>55.75</v>
+        <v>63.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>228</v>
+        <v>68</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>63.75</v>
+        <v>71.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>70.75</v>
+        <v>69.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>47</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>99</v>
+        <v>5855</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>68.75</v>
+        <v>22.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>5965</v>
+        <v>4898</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>21.25</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>4972</v>
+        <v>4853</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>29.5</v>
+        <v>30.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>4749</v>
+        <v>4853</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>31</v>
+        <v>30.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>4694</v>
+        <v>4683</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>31.25</v>
+        <v>31.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>4571</v>
+        <v>4284</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>4245</v>
+        <v>4079</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>4183</v>
+        <v>3741</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>34.25</v>
+        <v>36.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>3638</v>
+        <v>3307</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>3293</v>
+        <v>3051</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>38.75</v>
+        <v>40.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>3085</v>
+        <v>2706</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>39.75</v>
+        <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>2846</v>
+        <v>2669</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>41</v>
+        <v>42.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>2616</v>
+        <v>2632</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>42.25</v>
+        <v>42.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>93</v>
+        <v>19</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>2559</v>
+        <v>2632</v>
       </c>
       <c r="H30" s="0" t="n">
         <v>42.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="B31" s="0" t="s">
+      <c r="C31" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E31" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="C31" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>2559</v>
+        <v>2590</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>42.5</v>
+        <v>42.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>2482</v>
+        <v>2379</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>2381</v>
+        <v>2258</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>43.5</v>
+        <v>44.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>19</v>
+        <v>103</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>2248</v>
+        <v>2065</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>44.25</v>
+        <v>45.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>2163</v>
+        <v>2020</v>
       </c>
       <c r="H35" s="0" t="n">
-        <v>44.75</v>
+        <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>108</v>
+        <v>19</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>1277</v>
+        <v>816</v>
       </c>
       <c r="H36" s="0" t="n">
-        <v>50.5</v>
+        <v>55.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>819</v>
+        <v>740</v>
       </c>
       <c r="H37" s="0" t="n">
-        <v>54.5</v>
+        <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>19</v>
+        <v>113</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="n">
-        <v>710</v>
+        <v>274</v>
       </c>
       <c r="H38" s="0" t="n">
-        <v>55.75</v>
+        <v>63.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>115</v>
+        <v>19</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
       <c r="G39" s="0" t="n">
-        <v>249</v>
+        <v>260</v>
       </c>
       <c r="H39" s="0" t="n">
-        <v>63.25</v>
+        <v>63.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>61</v>
+        <v>118</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>19</v>
+        <v>119</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>76</v>
+        <v>13</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>209</v>
+        <v>4284</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>64.25</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C41" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="B41" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D41" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="n">
-        <v>4033</v>
+        <v>2706</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>35</v>
+        <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="n">
-        <v>2846</v>
+        <v>579</v>
       </c>
       <c r="H42" s="0" t="n">
-        <v>41</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>62</v>
+        <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>128</v>
+        <v>19</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="n">
-        <v>564</v>
+        <v>4133</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>57.75</v>
+        <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="C44" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B44" s="0" t="s">
+      <c r="D44" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="C44" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="n">
-        <v>4087</v>
+        <v>2456</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>34.75</v>
+        <v>43.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>132</v>
+        <v>60</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>13</v>
+        <v>74</v>
       </c>
       <c r="G45" s="0" t="n">
-        <v>2381</v>
+        <v>5855</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>43.5</v>
+        <v>22.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C46" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="B46" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D46" s="0" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>19</v>
+        <v>138</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="G46" s="0" t="n">
-        <v>6020</v>
+        <v>1516</v>
       </c>
       <c r="H46" s="0" t="n">
-        <v>20.5</v>
-[...25 lines deleted...]
-        <v>50</v>
+        <v>49.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>