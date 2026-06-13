--- v0 (2025-12-14)
+++ v1 (2026-06-13)
@@ -61,384 +61,384 @@
   <si>
     <t>Fénix</t>
   </si>
   <si>
     <t>radiofenix.com.uy</t>
   </si>
   <si>
     <t>Uruguay</t>
   </si>
   <si>
     <t>Latin America</t>
   </si>
   <si>
     <t>Spanish</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Todo Artigas</t>
   </si>
   <si>
     <t>todoartigas.uy</t>
   </si>
   <si>
+    <t>Visión Ciudadana</t>
+  </si>
+  <si>
+    <t>visionciudadana.uy</t>
+  </si>
+  <si>
+    <t>El Buscador</t>
+  </si>
+  <si>
+    <t>elbuscadordiario.com</t>
+  </si>
+  <si>
+    <t>Rivera Mi Ciudad</t>
+  </si>
+  <si>
+    <t>riveramiciudad.com.uy</t>
+  </si>
+  <si>
     <t>Diario Maldonado</t>
   </si>
   <si>
     <t>diariomaldonado.com.uy</t>
   </si>
   <si>
-    <t>Visión Ciudadana</t>
-[...14 lines deleted...]
-    <t>riveramiciudad.com.uy</t>
+    <t>Tiempo De Noticias</t>
+  </si>
+  <si>
+    <t>diariotiempodenoticias.com</t>
+  </si>
+  <si>
+    <t>TDN</t>
+  </si>
+  <si>
+    <t>tdn.uy</t>
   </si>
   <si>
     <t>Perfiles</t>
   </si>
   <si>
     <t>perfiles.uy</t>
   </si>
   <si>
-    <t>Tiempo De Noticias</t>
-[...2 lines deleted...]
-    <t>diariotiempodenoticias.com</t>
+    <t>La Colonia</t>
+  </si>
+  <si>
+    <t>lacoloniadigital.com.uy</t>
+  </si>
+  <si>
+    <t>Diario Uruguay</t>
+  </si>
+  <si>
+    <t>diariouruguay.com.uy</t>
   </si>
   <si>
     <t>Primera Página</t>
   </si>
   <si>
     <t>primerapagina.com.uy</t>
   </si>
   <si>
-    <t>Diario Uruguay</t>
-[...10 lines deleted...]
-  <si>
     <t>La Paloma</t>
   </si>
   <si>
     <t>lapalomadiariodigital.com</t>
   </si>
   <si>
-    <t>TDN</t>
-[...4 lines deleted...]
-  <si>
     <t>Ecos Regionales</t>
   </si>
   <si>
     <t>ecosregionales.uy</t>
   </si>
   <si>
+    <t>El Heraldo</t>
+  </si>
+  <si>
+    <t>elheraldo.com.uy</t>
+  </si>
+  <si>
+    <t>Clarín</t>
+  </si>
+  <si>
+    <t>radioclarin.uy</t>
+  </si>
+  <si>
+    <t>El Rionegrense</t>
+  </si>
+  <si>
+    <t>elrionegrense.com.uy</t>
+  </si>
+  <si>
+    <t>Actualidad</t>
+  </si>
+  <si>
+    <t>actualidad.com.uy</t>
+  </si>
+  <si>
     <t>Salto Al Día</t>
   </si>
   <si>
     <t>saltoaldia.com.uy</t>
   </si>
   <si>
-    <t>Clarín</t>
-[...22 lines deleted...]
-  <si>
     <t>Tiempo</t>
   </si>
   <si>
     <t>diariotiempo.com.uy</t>
   </si>
   <si>
+    <t>Florida 24</t>
+  </si>
+  <si>
+    <t>florida24.com.uy</t>
+  </si>
+  <si>
     <t>El Este</t>
   </si>
   <si>
     <t>diarioeleste.com</t>
   </si>
   <si>
-    <t>Florida 24</t>
-[...4 lines deleted...]
-  <si>
     <t>Atlas</t>
   </si>
   <si>
     <t>atlasdiario.com.uy</t>
   </si>
   <si>
     <t>Centro</t>
   </si>
   <si>
     <t>semanariocentro.com.uy</t>
   </si>
   <si>
+    <t>Artigas Noticias</t>
+  </si>
+  <si>
+    <t>artigasnoticias.com.uy</t>
+  </si>
+  <si>
+    <t>Tacuarembo.Net</t>
+  </si>
+  <si>
+    <t>tacuarembo.net</t>
+  </si>
+  <si>
+    <t>Página 33</t>
+  </si>
+  <si>
+    <t>pagina33.com</t>
+  </si>
+  <si>
+    <t>Colonia Noticias</t>
+  </si>
+  <si>
+    <t>colonianoticias.com.uy</t>
+  </si>
+  <si>
+    <t>El Avisador</t>
+  </si>
+  <si>
+    <t>avisador.com.uy</t>
+  </si>
+  <si>
+    <t>Quinto Elemento</t>
+  </si>
+  <si>
+    <t>quintoelemento.uy</t>
+  </si>
+  <si>
+    <t>Metropolitano</t>
+  </si>
+  <si>
+    <t>metropolitano.uy</t>
+  </si>
+  <si>
+    <t>El Acontecer</t>
+  </si>
+  <si>
+    <t>elacontecer.com.uy</t>
+  </si>
+  <si>
     <t>Colonia Ya</t>
   </si>
   <si>
     <t>coloniaya.com</t>
   </si>
   <si>
-    <t>Colonia Noticias</t>
-[...34 lines deleted...]
-  <si>
     <t>Centenario</t>
   </si>
   <si>
     <t>periodicocentenario.com.uy</t>
   </si>
   <si>
-    <t>Quinto Elemento</t>
-[...8 lines deleted...]
-    <t>elacontecer.com.uy</t>
+    <t>Rocha Al Día</t>
+  </si>
+  <si>
+    <t>rochaaldia.com</t>
+  </si>
+  <si>
+    <t>10 Minutos</t>
+  </si>
+  <si>
+    <t>10minutos.com.uy</t>
+  </si>
+  <si>
+    <t>La Izquierda Diario</t>
+  </si>
+  <si>
+    <t>laizquierdadiario.com.uy</t>
+  </si>
+  <si>
+    <t>Cambios</t>
+  </si>
+  <si>
+    <t>diariocambios.com</t>
   </si>
   <si>
     <t>Radio Rural</t>
   </si>
   <si>
     <t>radiorural.uy</t>
   </si>
   <si>
-    <t>Rocha Al Día</t>
-[...20 lines deleted...]
-    <t>diariocambios.com</t>
+    <t>Info Río</t>
+  </si>
+  <si>
+    <t>inforio.com.uy</t>
+  </si>
+  <si>
+    <t>Durazno Digital</t>
+  </si>
+  <si>
+    <t>duraznodigital.uy</t>
+  </si>
+  <si>
+    <t>La Paloma Hoy</t>
+  </si>
+  <si>
+    <t>lapalomahoy.uy</t>
+  </si>
+  <si>
+    <t>Correo De Punta Del Este</t>
+  </si>
+  <si>
+    <t>correopuntadeleste.com</t>
+  </si>
+  <si>
+    <t>El Pueblo</t>
+  </si>
+  <si>
+    <t>diarioelpueblo.com.uy</t>
   </si>
   <si>
     <t>La Unión</t>
   </si>
   <si>
     <t>diariolaunion.com</t>
   </si>
   <si>
-    <t>Info Río</t>
-[...20 lines deleted...]
-    <t>correopuntadeleste.com</t>
+    <t>El Profesional</t>
+  </si>
+  <si>
+    <t>elprofesional.uy</t>
+  </si>
+  <si>
+    <t>San José Ahora</t>
+  </si>
+  <si>
+    <t>sanjoseahora.com.uy</t>
+  </si>
+  <si>
+    <t>Crónicas</t>
+  </si>
+  <si>
+    <t>diariocronicas.com.uy</t>
   </si>
   <si>
     <t>Hoy Canelones</t>
   </si>
   <si>
     <t>hoycanelones.com.uy</t>
   </si>
   <si>
-    <t>El Profesional</t>
-[...10 lines deleted...]
-  <si>
     <t>Cambio</t>
   </si>
   <si>
     <t>diariocambio.com.uy</t>
   </si>
   <si>
-    <t>Crónicas</t>
-[...4 lines deleted...]
-  <si>
     <t>La Prensa</t>
   </si>
   <si>
     <t>semanariolaprensa.com</t>
   </si>
   <si>
     <t>laprensa.com.uy</t>
   </si>
   <si>
+    <t>El Eco</t>
+  </si>
+  <si>
+    <t>elecodigital.com.uy</t>
+  </si>
+  <si>
     <t>Universal</t>
   </si>
   <si>
     <t>970universal.com</t>
   </si>
   <si>
     <t>Music</t>
   </si>
   <si>
-    <t>El Pueblo</t>
-[...4 lines deleted...]
-  <si>
     <t>Uy.Press</t>
   </si>
   <si>
     <t>uypress.net</t>
   </si>
   <si>
-    <t>El Eco</t>
-[...2 lines deleted...]
-    <t>elecodigital.com.uy</t>
+    <t>180.com.uy</t>
+  </si>
+  <si>
+    <t>Radio Centenario</t>
+  </si>
+  <si>
+    <t>radio36.com.uy</t>
+  </si>
+  <si>
+    <t>Culture</t>
   </si>
   <si>
     <t>Carmelo Portal</t>
   </si>
   <si>
     <t>carmeloportal.com</t>
-  </si>
-[...10 lines deleted...]
-    <t>180.com.uy</t>
   </si>
   <si>
     <t>LA R</t>
   </si>
   <si>
     <t>grupormultimedio.com</t>
   </si>
   <si>
     <t>Canal 4</t>
   </si>
   <si>
     <t>canal4.com.uy</t>
   </si>
   <si>
     <t>Carve</t>
   </si>
   <si>
     <t>radiocarve.uy</t>
   </si>
   <si>
     <t>Maldonado Noticias</t>
   </si>
   <si>
     <t>maldonadonoticias.com</t>
   </si>
@@ -654,1952 +654,1952 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>6545</v>
+        <v>6523</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>12.75</v>
+        <v>13.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>6524</v>
+        <v>6515</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>13.25</v>
+        <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>6474</v>
+        <v>6483</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>14.25</v>
+        <v>14.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>6458</v>
+        <v>6468</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>14.5</v>
+        <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>6458</v>
+        <v>6438</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>14.5</v>
+        <v>15.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>6428</v>
+        <v>6416</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>15</v>
+        <v>15.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>6428</v>
+        <v>6403</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>6410</v>
+        <v>6358</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>15.25</v>
+        <v>16.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>6322</v>
+        <v>6358</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>16.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>6322</v>
+        <v>6336</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>16.5</v>
+        <v>16.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>6259</v>
+        <v>6298</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>17.5</v>
+        <v>17.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>6239</v>
+        <v>6236</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>17.75</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>6223</v>
+        <v>6213</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>18</v>
+        <v>18.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>6209</v>
+        <v>6180</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>18.25</v>
+        <v>18.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>6098</v>
+        <v>6110</v>
       </c>
       <c r="H16" s="0" t="n">
         <v>19.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>6098</v>
+        <v>6097</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>19.5</v>
+        <v>19.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>6084</v>
+        <v>5999</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>19.75</v>
+        <v>20.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>6057</v>
+        <v>5999</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>20</v>
+        <v>20.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>6038</v>
+        <v>5981</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>20.25</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>6038</v>
+        <v>5981</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>20.25</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>6038</v>
+        <v>5958</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>20.25</v>
+        <v>21.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>6020</v>
+        <v>5958</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>20.5</v>
+        <v>21.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>5988</v>
+        <v>5924</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>21</v>
+        <v>21.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>5874</v>
+        <v>5879</v>
       </c>
       <c r="H25" s="0" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>5874</v>
+        <v>5879</v>
       </c>
       <c r="H26" s="0" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>5874</v>
+        <v>5832</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>22</v>
+        <v>22.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>5874</v>
+        <v>5812</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>22</v>
+        <v>22.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>5846</v>
+        <v>5812</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>22.25</v>
+        <v>22.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>5779</v>
+        <v>5727</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>22.75</v>
+        <v>23.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>5761</v>
+        <v>5672</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>5733</v>
+        <v>5641</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>23.25</v>
+        <v>24.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>5657</v>
+        <v>5588</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>24</v>
+        <v>24.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>5622</v>
+        <v>5588</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>24.25</v>
+        <v>24.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>5622</v>
+        <v>5484</v>
       </c>
       <c r="H35" s="0" t="n">
-        <v>24.25</v>
+        <v>25.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>5396</v>
+        <v>5309</v>
       </c>
       <c r="H36" s="0" t="n">
-        <v>26.25</v>
+        <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>5343</v>
+        <v>5259</v>
       </c>
       <c r="H37" s="0" t="n">
-        <v>26.75</v>
+        <v>27.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="n">
-        <v>5282</v>
+        <v>5225</v>
       </c>
       <c r="H38" s="0" t="n">
-        <v>27.25</v>
+        <v>27.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="n">
-        <v>5253</v>
+        <v>5194</v>
       </c>
       <c r="H39" s="0" t="n">
-        <v>27.5</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>5253</v>
+        <v>5135</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>27.5</v>
+        <v>28.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="n">
-        <v>5114</v>
+        <v>5065</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>28.5</v>
+        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="n">
-        <v>5081</v>
+        <v>5065</v>
       </c>
       <c r="H42" s="0" t="n">
-        <v>28.75</v>
+        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="n">
-        <v>5049</v>
+        <v>5035</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>29</v>
+        <v>29.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="n">
-        <v>5049</v>
+        <v>4972</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>29</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="n">
-        <v>4972</v>
+        <v>4937</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>29.5</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="n">
-        <v>4836</v>
+        <v>4898</v>
       </c>
       <c r="H46" s="0" t="n">
-        <v>30.5</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="n">
-        <v>4793</v>
+        <v>4770</v>
       </c>
       <c r="H47" s="0" t="n">
-        <v>30.75</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="n">
-        <v>4661</v>
+        <v>4724</v>
       </c>
       <c r="H48" s="0" t="n">
-        <v>31.5</v>
+        <v>31.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="n">
-        <v>4661</v>
+        <v>4724</v>
       </c>
       <c r="H49" s="0" t="n">
-        <v>31.5</v>
+        <v>31.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="n">
-        <v>4620</v>
+        <v>4683</v>
       </c>
       <c r="H50" s="0" t="n">
-        <v>31.75</v>
+        <v>31.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="n">
-        <v>4571</v>
+        <v>4599</v>
       </c>
       <c r="H51" s="0" t="n">
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="n">
-        <v>4533</v>
+        <v>4521</v>
       </c>
       <c r="H52" s="0" t="n">
-        <v>32.25</v>
+        <v>32.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="G53" s="0" t="n">
-        <v>4369</v>
+        <v>4324</v>
       </c>
       <c r="H53" s="0" t="n">
-        <v>33.25</v>
+        <v>33.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="n">
-        <v>4324</v>
+        <v>4244</v>
       </c>
       <c r="H54" s="0" t="n">
-        <v>33.5</v>
+        <v>34.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="B55" s="0" t="s">
+      <c r="C55" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="C55" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G55" s="0" t="n">
-        <v>4122</v>
+        <v>4244</v>
       </c>
       <c r="H55" s="0" t="n">
-        <v>34.5</v>
+        <v>34.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="n">
-        <v>4122</v>
+        <v>4079</v>
       </c>
       <c r="H56" s="0" t="n">
-        <v>34.5</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
-      <c r="A57" s="0" t="s">
+      <c r="A57" s="0" t="n">
+        <v>180</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="B57" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="n">
-        <v>4122</v>
+        <v>3929</v>
       </c>
       <c r="H57" s="0" t="n">
-        <v>34.5</v>
+        <v>35.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="B58" s="0" t="s">
+      <c r="C58" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="C58" s="0" t="s">
-[...8 lines deleted...]
-      <c r="F58" s="0" t="s">
+      <c r="G58" s="0" t="n">
+        <v>3839</v>
+      </c>
+      <c r="H58" s="0" t="n">
+        <v>36.25</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="0" t="s">
         <v>126</v>
-      </c>
-[...9 lines deleted...]
-        <v>180</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="n">
-        <v>3891</v>
+        <v>3839</v>
       </c>
       <c r="H59" s="0" t="n">
-        <v>35.75</v>
+        <v>36.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="n">
-        <v>3839</v>
+        <v>3741</v>
       </c>
       <c r="H60" s="0" t="n">
-        <v>36</v>
+        <v>36.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="s">
         <v>130</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="n">
-        <v>3839</v>
+        <v>3741</v>
       </c>
       <c r="H61" s="0" t="n">
-        <v>36</v>
+        <v>36.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="n">
-        <v>3780</v>
+        <v>3690</v>
       </c>
       <c r="H62" s="0" t="n">
-        <v>36.25</v>
+        <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="s">
         <v>134</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="n">
-        <v>3537</v>
+        <v>3647</v>
       </c>
       <c r="H63" s="0" t="n">
-        <v>37.5</v>
+        <v>37.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="s">
         <v>136</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="n">
-        <v>3405</v>
+        <v>3357</v>
       </c>
       <c r="H64" s="0" t="n">
-        <v>38.25</v>
+        <v>38.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="n">
-        <v>3351</v>
+        <v>3307</v>
       </c>
       <c r="H65" s="0" t="n">
-        <v>38.5</v>
+        <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="n">
-        <v>3234</v>
+        <v>3051</v>
       </c>
       <c r="H66" s="0" t="n">
-        <v>39</v>
+        <v>40.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="n">
-        <v>2926</v>
+        <v>2956</v>
       </c>
       <c r="H67" s="0" t="n">
-        <v>40.5</v>
+        <v>40.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="n">
-        <v>2163</v>
+        <v>2155</v>
       </c>
       <c r="H68" s="0" t="n">
-        <v>44.75</v>
+        <v>45.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="n">
-        <v>2033</v>
+        <v>2020</v>
       </c>
       <c r="H69" s="0" t="n">
-        <v>45.5</v>
+        <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="n">
-        <v>1956</v>
+        <v>1904</v>
       </c>
       <c r="H70" s="0" t="n">
-        <v>46</v>
+        <v>46.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="n">
-        <v>1846</v>
+        <v>1680</v>
       </c>
       <c r="H71" s="0" t="n">
-        <v>46.75</v>
+        <v>48.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>154</v>
       </c>
       <c r="G72" s="0" t="n">
-        <v>1421</v>
+        <v>1480</v>
       </c>
       <c r="H72" s="0" t="n">
         <v>49.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="n">
-        <v>710</v>
+        <v>793</v>
       </c>
       <c r="H73" s="0" t="n">
-        <v>55.75</v>
+        <v>55.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="n">
-        <v>674</v>
+        <v>697</v>
       </c>
       <c r="H74" s="0" t="n">
-        <v>56.25</v>
+        <v>56.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="n">
-        <v>373</v>
+        <v>346</v>
       </c>
       <c r="H75" s="0" t="n">
-        <v>60.5</v>
+        <v>61.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>