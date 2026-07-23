--- v0 (2025-12-07)
+++ v1 (2026-07-23)
@@ -11,173 +11,173 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1514" uniqueCount="524">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1520" uniqueCount="526">
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Domain</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Typology</t>
   </si>
   <si>
     <t>Global_rank</t>
   </si>
   <si>
     <t>Overall</t>
   </si>
   <si>
     <t>El País</t>
   </si>
   <si>
     <t>elpais.com</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>Western Europe</t>
   </si>
   <si>
     <t>Spanish</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
-    <t>AS</t>
+    <t>As</t>
   </si>
   <si>
     <t>as.com</t>
   </si>
   <si>
     <t>Sports</t>
   </si>
   <si>
     <t>ABC </t>
   </si>
   <si>
     <t>abc.es</t>
   </si>
   <si>
     <t>Cinco Días</t>
   </si>
   <si>
     <t>cincodias.elpais.com</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>La Vanguardia</t>
   </si>
   <si>
     <t>lavanguardia.com</t>
   </si>
   <si>
     <t>Spanish/Catalan</t>
   </si>
   <si>
     <t>El Español</t>
   </si>
   <si>
     <t>elespanol.com</t>
   </si>
   <si>
     <t>El Mundo</t>
   </si>
   <si>
     <t>elmundo.es</t>
   </si>
   <si>
     <t>El Periódico De Catalunya</t>
   </si>
   <si>
     <t>elperiodico.com</t>
   </si>
   <si>
-    <t>El Mundo Deportivo</t>
+    <t>Mundo Deportivo</t>
   </si>
   <si>
     <t>mundodeportivo.com</t>
   </si>
   <si>
     <t>Spanish/English</t>
   </si>
   <si>
     <t>20 Minutos</t>
   </si>
   <si>
     <t>20minutos.es</t>
   </si>
   <si>
     <t>La Razón</t>
   </si>
   <si>
     <t>larazon.es</t>
   </si>
   <si>
     <t>Eldiario.Es</t>
   </si>
   <si>
     <t>eldiario.es</t>
   </si>
   <si>
-    <t>MARCA</t>
+    <t>Marca</t>
   </si>
   <si>
     <t>marca.com</t>
   </si>
   <si>
     <t>El Economista</t>
   </si>
   <si>
     <t>eleconomista.es</t>
   </si>
   <si>
     <t>Libertad Digital</t>
   </si>
   <si>
     <t>libertaddigital.com</t>
   </si>
   <si>
     <t>El Confidencial</t>
   </si>
   <si>
     <t>elconfidencial.com</t>
   </si>
   <si>
     <t>SPORT</t>
   </si>
@@ -205,51 +205,51 @@
   <si>
     <t>Spanish/Galician</t>
   </si>
   <si>
     <t>Diario De Sevilla</t>
   </si>
   <si>
     <t>diariodesevilla.es</t>
   </si>
   <si>
     <t>El Correo Español</t>
   </si>
   <si>
     <t>elcorreo.com</t>
   </si>
   <si>
     <t>Vilaweb</t>
   </si>
   <si>
     <t>vilaweb.cat</t>
   </si>
   <si>
     <t>Catalan</t>
   </si>
   <si>
-    <t>Abc De Sevilla</t>
+    <t>ABC De Sevilla</t>
   </si>
   <si>
     <t>sevilla.abc.es</t>
   </si>
   <si>
     <t>El Diario Vasco </t>
   </si>
   <si>
     <t>diariovasco.com</t>
   </si>
   <si>
     <t>Spanish/Basque</t>
   </si>
   <si>
     <t>Huffington Post España</t>
   </si>
   <si>
     <t>huffingtonpost.es</t>
   </si>
   <si>
     <t>ARA</t>
   </si>
   <si>
     <t>ara.cat</t>
   </si>
@@ -1064,50 +1064,56 @@
     <t>lanuevacronica.com</t>
   </si>
   <si>
     <t>Agència Catalana De Notícies (Acn)</t>
   </si>
   <si>
     <t>acn.cat</t>
   </si>
   <si>
     <t>Ejecutivos</t>
   </si>
   <si>
     <t>ejecutivos.es</t>
   </si>
   <si>
     <t>El Día Digital</t>
   </si>
   <si>
     <t>eldiadigital.es</t>
   </si>
   <si>
     <t>Lanza</t>
   </si>
   <si>
     <t>lanzadigital.com</t>
+  </si>
+  <si>
+    <t>L'Esportiu</t>
+  </si>
+  <si>
+    <t>lesportiudecatalunya.cat</t>
   </si>
   <si>
     <t>NIUS</t>
   </si>
   <si>
     <t>niusdiario.es</t>
   </si>
   <si>
     <t>Nòs</t>
   </si>
   <si>
     <t>nosdiario.gal</t>
   </si>
   <si>
     <t>Galician</t>
   </si>
   <si>
     <t>Diari De Sabadell</t>
   </si>
   <si>
     <t>diaridesabadell.com</t>
   </si>
   <si>
     <t>Girona Notícies</t>
   </si>
@@ -1687,51 +1693,51 @@
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H252"/>
+  <dimension ref="A1:H253"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
@@ -6027,242 +6033,242 @@
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="n">
         <v>3405</v>
       </c>
       <c r="H166" s="0" t="n">
         <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="s">
         <v>351</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>352</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G167" s="0" t="n">
-        <v>3444</v>
+        <v>3405</v>
       </c>
       <c r="H167" s="0" t="n">
-        <v>33.75</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="s">
         <v>353</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>354</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>355</v>
+        <v>12</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="n">
         <v>3444</v>
       </c>
       <c r="H168" s="0" t="n">
         <v>33.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="B169" s="0" t="s">
         <v>356</v>
       </c>
-      <c r="B169" s="0" t="s">
+      <c r="C169" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D169" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" s="0" t="s">
         <v>357</v>
       </c>
-      <c r="C169" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="n">
-        <v>3484</v>
+        <v>3444</v>
       </c>
       <c r="H169" s="0" t="n">
-        <v>33.5</v>
+        <v>33.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>359</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="n">
         <v>3484</v>
       </c>
       <c r="H170" s="0" t="n">
         <v>33.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="0" t="s">
         <v>360</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>361</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="n">
-        <v>3528</v>
+        <v>3484</v>
       </c>
       <c r="H171" s="0" t="n">
-        <v>33.25</v>
+        <v>33.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="0" t="s">
         <v>362</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>363</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="n">
         <v>3528</v>
       </c>
       <c r="H172" s="0" t="n">
         <v>33.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="0" t="s">
         <v>364</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>365</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="n">
         <v>3528</v>
       </c>
       <c r="H173" s="0" t="n">
         <v>33.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="0" t="s">
         <v>366</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>367</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F174" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G174" s="0" t="n">
-        <v>3563</v>
+        <v>3528</v>
       </c>
       <c r="H174" s="0" t="n">
-        <v>33</v>
+        <v>33.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="0" t="s">
         <v>368</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>369</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G175" s="0" t="n">
         <v>3563</v>
       </c>
       <c r="H175" s="0" t="n">
@@ -6313,216 +6319,216 @@
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="n">
         <v>3563</v>
       </c>
       <c r="H177" s="0" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="0" t="s">
         <v>374</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>375</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G178" s="0" t="n">
-        <v>3610</v>
+        <v>3563</v>
       </c>
       <c r="H178" s="0" t="n">
-        <v>32.75</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="0" t="s">
         <v>376</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>377</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="n">
         <v>3610</v>
       </c>
       <c r="H179" s="0" t="n">
         <v>32.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="0" t="s">
         <v>378</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>379</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="n">
-        <v>3654</v>
+        <v>3610</v>
       </c>
       <c r="H180" s="0" t="n">
-        <v>32.5</v>
+        <v>32.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="0" t="s">
         <v>380</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>381</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="n">
         <v>3654</v>
       </c>
       <c r="H181" s="0" t="n">
         <v>32.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="s">
         <v>382</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>383</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="n">
-        <v>3686</v>
+        <v>3654</v>
       </c>
       <c r="H182" s="0" t="n">
-        <v>32.25</v>
+        <v>32.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="0" t="s">
         <v>384</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>385</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G183" s="0" t="n">
         <v>3686</v>
       </c>
       <c r="H183" s="0" t="n">
         <v>32.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="0" t="s">
         <v>386</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>387</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G184" s="0" t="n">
-        <v>3722</v>
+        <v>3686</v>
       </c>
       <c r="H184" s="0" t="n">
-        <v>32</v>
+        <v>32.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="0" t="s">
         <v>388</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>389</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G185" s="0" t="n">
         <v>3722</v>
       </c>
       <c r="H185" s="0" t="n">
@@ -6550,109 +6556,109 @@
       </c>
       <c r="G186" s="0" t="n">
         <v>3722</v>
       </c>
       <c r="H186" s="0" t="n">
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="0" t="s">
         <v>392</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>393</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="G187" s="0" t="n">
-        <v>3761</v>
+        <v>3722</v>
       </c>
       <c r="H187" s="0" t="n">
-        <v>31.75</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="0" t="s">
         <v>394</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>395</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="n">
-        <v>3792</v>
+        <v>3761</v>
       </c>
       <c r="H188" s="0" t="n">
-        <v>31.5</v>
+        <v>31.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="0" t="s">
         <v>396</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="n">
-        <v>3828</v>
+        <v>3792</v>
       </c>
       <c r="H189" s="0" t="n">
-        <v>31.25</v>
+        <v>31.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="0" t="s">
         <v>398</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>399</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="n">
         <v>3828</v>
       </c>
       <c r="H190" s="0" t="n">
@@ -6683,418 +6689,418 @@
       </c>
       <c r="H191" s="0" t="n">
         <v>31.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="0" t="s">
         <v>402</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>403</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="n">
-        <v>3863</v>
+        <v>3828</v>
       </c>
       <c r="H192" s="0" t="n">
-        <v>31</v>
+        <v>31.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="0" t="s">
         <v>404</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>405</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="0" t="n">
-        <v>3891</v>
+        <v>3863</v>
       </c>
       <c r="H193" s="0" t="n">
-        <v>30.75</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="0" t="s">
         <v>406</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>407</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="n">
         <v>3891</v>
       </c>
       <c r="H194" s="0" t="n">
         <v>30.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="0" t="s">
         <v>408</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>409</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G195" s="0" t="n">
-        <v>3925</v>
+        <v>3891</v>
       </c>
       <c r="H195" s="0" t="n">
-        <v>30.5</v>
+        <v>30.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="0" t="s">
         <v>410</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>411</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G196" s="0" t="n">
-        <v>3952</v>
+        <v>3925</v>
       </c>
       <c r="H196" s="0" t="n">
-        <v>30.33</v>
+        <v>30.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="0" t="s">
         <v>412</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>413</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="n">
-        <v>3954</v>
+        <v>3952</v>
       </c>
       <c r="H197" s="0" t="n">
-        <v>30.25</v>
+        <v>30.33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="0" t="s">
         <v>414</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>415</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="n">
         <v>3954</v>
       </c>
       <c r="H198" s="0" t="n">
         <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="s">
         <v>416</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>417</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="n">
-        <v>4028</v>
+        <v>3954</v>
       </c>
       <c r="H199" s="0" t="n">
-        <v>29.75</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="s">
         <v>418</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="n">
-        <v>4054</v>
+        <v>4028</v>
       </c>
       <c r="H200" s="0" t="n">
-        <v>29.5</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="0" t="s">
         <v>420</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>421</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G201" s="0" t="n">
-        <v>4104</v>
+        <v>4054</v>
       </c>
       <c r="H201" s="0" t="n">
-        <v>29.25</v>
+        <v>29.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="0" t="s">
         <v>422</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>423</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G202" s="0" t="n">
         <v>4104</v>
       </c>
       <c r="H202" s="0" t="n">
         <v>29.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="0" t="s">
         <v>424</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>425</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="n">
         <v>4104</v>
       </c>
       <c r="H203" s="0" t="n">
         <v>29.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="0" t="s">
         <v>426</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>427</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="n">
-        <v>4139</v>
+        <v>4104</v>
       </c>
       <c r="H204" s="0" t="n">
-        <v>29</v>
+        <v>29.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="0" t="s">
         <v>428</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>429</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="n">
         <v>4139</v>
       </c>
       <c r="H205" s="0" t="n">
         <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="s">
         <v>430</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="n">
-        <v>4196</v>
+        <v>4139</v>
       </c>
       <c r="H206" s="0" t="n">
-        <v>28.5</v>
+        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="s">
         <v>432</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>433</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="n">
         <v>4196</v>
       </c>
       <c r="H207" s="0" t="n">
@@ -7122,421 +7128,421 @@
       </c>
       <c r="G208" s="0" t="n">
         <v>4196</v>
       </c>
       <c r="H208" s="0" t="n">
         <v>28.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="s">
         <v>436</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>437</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G209" s="0" t="n">
-        <v>4222</v>
+        <v>4196</v>
       </c>
       <c r="H209" s="0" t="n">
-        <v>28.25</v>
+        <v>28.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="s">
         <v>438</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>439</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G210" s="0" t="n">
         <v>4222</v>
       </c>
       <c r="H210" s="0" t="n">
         <v>28.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="s">
         <v>440</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>441</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>21</v>
       </c>
       <c r="G211" s="0" t="n">
-        <v>4240</v>
+        <v>4222</v>
       </c>
       <c r="H211" s="0" t="n">
-        <v>28</v>
+        <v>28.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="s">
         <v>442</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>443</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>355</v>
+        <v>12</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G212" s="0" t="n">
-        <v>4274</v>
+        <v>4240</v>
       </c>
       <c r="H212" s="0" t="n">
-        <v>27.75</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="0" t="s">
         <v>444</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>445</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>12</v>
+        <v>357</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="0" t="n">
-        <v>4297</v>
+        <v>4274</v>
       </c>
       <c r="H213" s="0" t="n">
-        <v>27.67</v>
+        <v>27.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="0" t="s">
         <v>446</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>447</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G214" s="0" t="n">
-        <v>4298</v>
+        <v>4297</v>
       </c>
       <c r="H214" s="0" t="n">
-        <v>27.5</v>
+        <v>27.67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="s">
         <v>448</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="0" t="n">
         <v>4298</v>
       </c>
       <c r="H215" s="0" t="n">
         <v>27.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="0" t="s">
         <v>450</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>451</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G216" s="0" t="n">
         <v>4298</v>
       </c>
       <c r="H216" s="0" t="n">
         <v>27.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="0" t="s">
         <v>452</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>453</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G217" s="0" t="n">
         <v>4298</v>
       </c>
       <c r="H217" s="0" t="n">
         <v>27.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="0" t="s">
         <v>454</v>
       </c>
       <c r="B218" s="0" t="s">
         <v>455</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="0" t="n">
-        <v>4326</v>
+        <v>4298</v>
       </c>
       <c r="H218" s="0" t="n">
-        <v>27.25</v>
+        <v>27.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="0" t="s">
         <v>456</v>
       </c>
       <c r="B219" s="0" t="s">
         <v>457</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="0" t="n">
-        <v>4364</v>
+        <v>4326</v>
       </c>
       <c r="H219" s="0" t="n">
-        <v>26.75</v>
+        <v>27.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="0" t="s">
         <v>458</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>459</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G220" s="0" t="n">
         <v>4364</v>
       </c>
       <c r="H220" s="0" t="n">
         <v>26.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="0" t="s">
         <v>460</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>461</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G221" s="0" t="n">
         <v>4364</v>
       </c>
       <c r="H221" s="0" t="n">
         <v>26.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="s">
         <v>462</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>463</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G222" s="0" t="n">
         <v>4364</v>
       </c>
       <c r="H222" s="0" t="n">
         <v>26.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="0" t="s">
         <v>464</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>465</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="n">
-        <v>4441</v>
+        <v>4364</v>
       </c>
       <c r="H223" s="0" t="n">
-        <v>26</v>
+        <v>26.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="0" t="s">
         <v>466</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>467</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="0" t="n">
         <v>4441</v>
       </c>
       <c r="H224" s="0" t="n">
@@ -7567,729 +7573,755 @@
       </c>
       <c r="H225" s="0" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="0" t="s">
         <v>470</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>471</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="0" t="n">
-        <v>4482</v>
+        <v>4441</v>
       </c>
       <c r="H226" s="0" t="n">
-        <v>25.75</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="0" t="s">
         <v>472</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>473</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G227" s="0" t="n">
         <v>4482</v>
       </c>
       <c r="H227" s="0" t="n">
         <v>25.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="0" t="s">
         <v>474</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>475</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G228" s="0" t="n">
-        <v>4646</v>
+        <v>4482</v>
       </c>
       <c r="H228" s="0" t="n">
-        <v>24.33</v>
+        <v>25.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="0" t="s">
         <v>476</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>477</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G229" s="0" t="n">
-        <v>4670</v>
+        <v>4646</v>
       </c>
       <c r="H229" s="0" t="n">
-        <v>24</v>
+        <v>24.33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="0" t="s">
         <v>478</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>479</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G230" s="0" t="n">
         <v>4670</v>
       </c>
       <c r="H230" s="0" t="n">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="0" t="s">
         <v>480</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>481</v>
       </c>
       <c r="C231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G231" s="0" t="n">
         <v>4670</v>
       </c>
       <c r="H231" s="0" t="n">
         <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="0" t="s">
         <v>482</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>483</v>
       </c>
       <c r="C232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G232" s="0" t="n">
-        <v>4699</v>
+        <v>4670</v>
       </c>
       <c r="H232" s="0" t="n">
-        <v>23.75</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="0" t="s">
         <v>484</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>485</v>
       </c>
       <c r="C233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G233" s="0" t="n">
-        <v>4738</v>
+        <v>4699</v>
       </c>
       <c r="H233" s="0" t="n">
-        <v>23.25</v>
+        <v>23.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="0" t="s">
         <v>486</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>487</v>
       </c>
       <c r="C234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G234" s="0" t="n">
-        <v>4786</v>
+        <v>4738</v>
       </c>
       <c r="H234" s="0" t="n">
-        <v>22.75</v>
+        <v>23.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="0" t="s">
         <v>488</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>489</v>
       </c>
       <c r="C235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G235" s="0" t="n">
         <v>4786</v>
       </c>
       <c r="H235" s="0" t="n">
         <v>22.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="0" t="s">
         <v>490</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>491</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G236" s="0" t="n">
-        <v>4806</v>
+        <v>4786</v>
       </c>
       <c r="H236" s="0" t="n">
-        <v>22.5</v>
+        <v>22.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="0" t="s">
         <v>492</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G237" s="0" t="n">
-        <v>4890</v>
+        <v>4806</v>
       </c>
       <c r="H237" s="0" t="n">
-        <v>21.67</v>
+        <v>22.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="0" t="s">
         <v>494</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>355</v>
+        <v>12</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G238" s="0" t="n">
-        <v>4913</v>
+        <v>4890</v>
       </c>
       <c r="H238" s="0" t="n">
-        <v>21</v>
+        <v>21.67</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="0" t="s">
         <v>496</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>497</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>12</v>
+        <v>357</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G239" s="0" t="n">
         <v>4913</v>
       </c>
       <c r="H239" s="0" t="n">
         <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="0" t="s">
         <v>498</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>499</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G240" s="0" t="n">
-        <v>4928</v>
+        <v>4913</v>
       </c>
       <c r="H240" s="0" t="n">
-        <v>20.75</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="0" t="s">
         <v>500</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>501</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="0" t="n">
-        <v>4945</v>
+        <v>4928</v>
       </c>
       <c r="H241" s="0" t="n">
-        <v>20.5</v>
+        <v>20.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="0" t="s">
         <v>502</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>503</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G242" s="0" t="n">
-        <v>4983</v>
+        <v>4945</v>
       </c>
       <c r="H242" s="0" t="n">
-        <v>20</v>
+        <v>20.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="0" t="s">
         <v>504</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>505</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>63</v>
+        <v>12</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G243" s="0" t="n">
-        <v>5042</v>
+        <v>4983</v>
       </c>
       <c r="H243" s="0" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="0" t="s">
         <v>506</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>507</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>12</v>
+        <v>63</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="0" t="n">
-        <v>5063</v>
+        <v>5042</v>
       </c>
       <c r="H244" s="0" t="n">
-        <v>18.75</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="0" t="s">
         <v>508</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>509</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="n">
-        <v>5108</v>
+        <v>5063</v>
       </c>
       <c r="H245" s="0" t="n">
-        <v>18.25</v>
+        <v>18.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="0" t="s">
         <v>510</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>511</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="n">
         <v>5108</v>
       </c>
       <c r="H246" s="0" t="n">
         <v>18.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="0" t="s">
         <v>512</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>513</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G247" s="0" t="n">
         <v>5108</v>
       </c>
       <c r="H247" s="0" t="n">
         <v>18.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="0" t="s">
         <v>514</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>515</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G248" s="0" t="n">
-        <v>5118</v>
+        <v>5108</v>
       </c>
       <c r="H248" s="0" t="n">
-        <v>18</v>
+        <v>18.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>517</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G249" s="0" t="n">
-        <v>5216</v>
+        <v>5118</v>
       </c>
       <c r="H249" s="0" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="0" t="s">
         <v>518</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>519</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G250" s="0" t="n">
-        <v>5261</v>
+        <v>5216</v>
       </c>
       <c r="H250" s="0" t="n">
-        <v>15.25</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="0" t="s">
         <v>520</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>521</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="G251" s="0" t="n">
-        <v>5277</v>
+        <v>5261</v>
       </c>
       <c r="H251" s="0" t="n">
-        <v>15</v>
+        <v>15.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="0" t="s">
         <v>522</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>523</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="G252" s="0" t="n">
+        <v>5277</v>
+      </c>
+      <c r="H252" s="0" t="n">
+        <v>15</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
+      <c r="A253" s="0" t="s">
+        <v>524</v>
+      </c>
+      <c r="B253" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D253" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="G253" s="0" t="n">
         <v>5412</v>
       </c>
-      <c r="H252" s="0" t="n">
+      <c r="H253" s="0" t="n">
         <v>11.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>