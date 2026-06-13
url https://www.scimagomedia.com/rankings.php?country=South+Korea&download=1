--- v0 (2025-12-05)
+++ v1 (2026-06-13)
@@ -73,222 +73,222 @@
   <si>
     <t>Korean/English</t>
   </si>
   <si>
     <t>Sports</t>
   </si>
   <si>
     <t>Cts Tv</t>
   </si>
   <si>
     <t>cts.tv</t>
   </si>
   <si>
     <t>Korean</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Nongmin Shinmun</t>
   </si>
   <si>
     <t>nongmin.com</t>
   </si>
   <si>
+    <t>Airang</t>
+  </si>
+  <si>
+    <t>arirang.com</t>
+  </si>
+  <si>
+    <t>Korean/English/Chinese/Spanish/Arabic/Russian/Vietnamese/Indonesian</t>
+  </si>
+  <si>
+    <t>Kookmin Ilbo</t>
+  </si>
+  <si>
+    <t>kmib.co.kr</t>
+  </si>
+  <si>
     <t>The Daily An</t>
   </si>
   <si>
     <t>dailian.co.kr</t>
   </si>
   <si>
-    <t>Kookmin Ilbo</t>
-[...11 lines deleted...]
-    <t>Korean/English/Chinese/Spanish/Arabic/Russian/Vietnamese/Indonesian</t>
+    <t>The Korea Economic Daily</t>
+  </si>
+  <si>
+    <t>kedglobal.com</t>
+  </si>
+  <si>
+    <t>English</t>
+  </si>
+  <si>
+    <t>Finance</t>
   </si>
   <si>
     <t>Ilgan Sports</t>
   </si>
   <si>
     <t>isplus.com</t>
   </si>
   <si>
     <t>Sports World</t>
   </si>
   <si>
     <t>sportsworldi.com</t>
   </si>
   <si>
-    <t>The Korea Economic Daily</t>
-[...10 lines deleted...]
-  <si>
     <t>Hankook Ilbo</t>
   </si>
   <si>
     <t>hankooki.com</t>
   </si>
   <si>
+    <t>Korea Economy Tv</t>
+  </si>
+  <si>
+    <t>wowtv.co.kr</t>
+  </si>
+  <si>
+    <t>Sport Donga</t>
+  </si>
+  <si>
+    <t>sports.donga.com</t>
+  </si>
+  <si>
     <t>Etnews</t>
   </si>
   <si>
     <t>etnews.com</t>
   </si>
   <si>
-    <t>Sport Donga</t>
-[...10 lines deleted...]
-  <si>
     <t>Channel A</t>
   </si>
   <si>
     <t>iChannelA.com</t>
   </si>
   <si>
+    <t>The Korea Herald</t>
+  </si>
+  <si>
+    <t>koreaherald.com</t>
+  </si>
+  <si>
+    <t>Sport Chosun</t>
+  </si>
+  <si>
+    <t>sportschosun.com</t>
+  </si>
+  <si>
     <t>hankookilbo.com</t>
   </si>
   <si>
-    <t>The Korea Herald</t>
-[...2 lines deleted...]
-    <t>koreaherald.com</t>
+    <t>JTBC</t>
+  </si>
+  <si>
+    <t>jtbc.co.kr</t>
   </si>
   <si>
     <t>Segye Ilbo </t>
   </si>
   <si>
     <t>segye.com</t>
   </si>
   <si>
-    <t>Sport Chosun</t>
-[...8 lines deleted...]
-    <t>jtbc.co.kr</t>
+    <t>Munhwa Ilbo</t>
+  </si>
+  <si>
+    <t>munhwa.com</t>
+  </si>
+  <si>
+    <t>Newsis</t>
+  </si>
+  <si>
+    <t>newsis.com</t>
+  </si>
+  <si>
+    <t>Hankyoreh Shinmun</t>
+  </si>
+  <si>
+    <t>hani.co.kr</t>
+  </si>
+  <si>
+    <t>KBS</t>
+  </si>
+  <si>
+    <t>kbs.co.kr</t>
   </si>
   <si>
     <t>Sports Seoul</t>
   </si>
   <si>
     <t>sportsseoul.com</t>
   </si>
   <si>
     <t>Korean/Chinese/English/Japanese</t>
   </si>
   <si>
-    <t>Munhwa Ilbo</t>
-[...20 lines deleted...]
-    <t>kbs.co.kr</t>
+    <t>Joongang Ilbo</t>
+  </si>
+  <si>
+    <t>joins.com</t>
+  </si>
+  <si>
+    <t>Hanguk Kyongje Shinmun</t>
+  </si>
+  <si>
+    <t>hankyung.com</t>
   </si>
   <si>
     <t>YTN</t>
   </si>
   <si>
     <t>ytn.co.kr</t>
   </si>
   <si>
-    <t>Joongang Ilbo</t>
-[...8 lines deleted...]
-    <t>hankyung.com</t>
+    <t>Kyunghyang Shinmun</t>
+  </si>
+  <si>
+    <t>khan.co.kr</t>
+  </si>
+  <si>
+    <t>joongang.co.kr</t>
+  </si>
+  <si>
+    <t>Korean/English/Japanese/Chinese</t>
   </si>
   <si>
     <t>Dong-A Ilbo</t>
   </si>
   <si>
     <t>donga.com</t>
   </si>
   <si>
     <t>Korean/English/Chinese/Japanese</t>
-  </si>
-[...10 lines deleted...]
-    <t>Korean/English/Japanese/Chinese</t>
   </si>
   <si>
     <t>Maeil Kyongje Shinmun</t>
   </si>
   <si>
     <t>mk.co.kr</t>
   </si>
   <si>
     <t>Chosun Ilbo</t>
   </si>
   <si>
     <t>chosun.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt formatCode="GENERAL" numFmtId="164"/>
     <numFmt formatCode="[$$-1009]#,##0.00;[RED]\-[$$-1009]#,##0.00" numFmtId="165"/>
     <numFmt formatCode="YYYY-MM-DD\ HH:MM:SS" numFmtId="166"/>
     <numFmt formatCode="YYYY-MM-DD" numFmtId="167"/>
   </numFmts>
   <fonts count="4">
@@ -417,860 +417,860 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>5253</v>
+        <v>5259</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>27.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G3" s="0" t="n">
         <v>4972</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>29.5</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>4087</v>
+        <v>4133</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>3839</v>
+        <v>3450</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>36</v>
+        <v>38.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>3737</v>
+        <v>3307</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>36.5</v>
+        <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>3293</v>
+        <v>3307</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>38.75</v>
+        <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>2926</v>
+        <v>3165</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>40.5</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>2846</v>
+        <v>3051</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>41</v>
+        <v>40.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>34</v>
+        <v>13</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>2808</v>
+        <v>2754</v>
       </c>
       <c r="H10" s="0" t="n">
-        <v>41.25</v>
+        <v>41.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>2808</v>
+        <v>2754</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>41.25</v>
+        <v>41.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>2616</v>
+        <v>2456</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>42.25</v>
+        <v>43.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>2381</v>
+        <v>2411</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>43.5</v>
+        <v>43.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>2338</v>
+        <v>2339</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>43.75</v>
+        <v>44.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>2290</v>
+        <v>2155</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>44</v>
+        <v>45.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>1815</v>
+        <v>1845</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>47</v>
+        <v>47.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>1735</v>
+        <v>1639</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>47.5</v>
+        <v>48.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>1528</v>
+        <v>1448</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>48.75</v>
+        <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>1455</v>
+        <v>1384</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>49.25</v>
+        <v>50.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>1380</v>
+        <v>1245</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>49.75</v>
+        <v>51.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>1277</v>
+        <v>1212</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>50.5</v>
+        <v>51.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>1251</v>
+        <v>1042</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>50.75</v>
+        <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="B23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>1098</v>
+        <v>1042</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>1009</v>
+        <v>970</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>52.75</v>
+        <v>53.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F25" s="0" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>966</v>
+        <v>919</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>915</v>
+        <v>683</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>53.5</v>
+        <v>56.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>772</v>
+        <v>600</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>55</v>
+        <v>57.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>583</v>
+        <v>512</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>57.5</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>58.75</v>
+        <v>59.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F30" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>460</v>
+        <v>439</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>59.25</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>460</v>
+        <v>422</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>59.25</v>
+        <v>60.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>304</v>
+        <v>324</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>62.25</v>
+        <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>65.5</v>
+        <v>66.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>