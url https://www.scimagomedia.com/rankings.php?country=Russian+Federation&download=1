--- v0 (2025-12-05)
+++ v1 (2026-06-13)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="638" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="626" uniqueCount="235">
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Domain</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Typology</t>
   </si>
   <si>
     <t>Global_rank</t>
   </si>
   <si>
     <t>Overall</t>
   </si>
   <si>
@@ -70,696 +70,684 @@
   <si>
     <t>Eastern Europe</t>
   </si>
   <si>
     <t>Russian</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Glavnoe</t>
   </si>
   <si>
     <t>glavnoe.net</t>
   </si>
   <si>
     <t>Russian/Ukrainian</t>
   </si>
   <si>
     <t>Rtr-Planeta</t>
   </si>
   <si>
     <t>rtr-planeta.com</t>
   </si>
   <si>
+    <t>Sputnik Deutschland</t>
+  </si>
+  <si>
+    <t>snanews.de</t>
+  </si>
+  <si>
+    <t>German</t>
+  </si>
+  <si>
     <t>Sovetsky Sakhalin (Советский Сахалин)</t>
   </si>
   <si>
     <t>sovsakh.ru</t>
   </si>
   <si>
-    <t>Sputnik Deutschland</t>
-[...7 lines deleted...]
-  <si>
     <t>Eurosport Rusia</t>
   </si>
   <si>
     <t>eurosport.ru</t>
   </si>
   <si>
     <t>Sports</t>
   </si>
   <si>
     <t>Sputnick Arabic</t>
   </si>
   <si>
     <t>sputnikarabic.ae</t>
   </si>
   <si>
     <t>Arabic</t>
   </si>
   <si>
-    <t>EXILE</t>
-[...4 lines deleted...]
-  <si>
     <t>Politikus.Ru</t>
   </si>
   <si>
     <t>politikus.info</t>
   </si>
   <si>
+    <t>Turkmenistan.Ru</t>
+  </si>
+  <si>
+    <t>turkmenistan.ru</t>
+  </si>
+  <si>
     <t>Nizhegorodskiye Novosti</t>
   </si>
   <si>
     <t>nnews.nnov.ru</t>
   </si>
   <si>
+    <t>Sputnik Belarusian</t>
+  </si>
+  <si>
+    <t>bel.sputnik.by</t>
+  </si>
+  <si>
+    <t>Belarusian/Russian</t>
+  </si>
+  <si>
     <t>Angliya</t>
   </si>
   <si>
     <t>angliya.com</t>
   </si>
   <si>
-    <t>Sputnik Belarusian</t>
-[...5 lines deleted...]
-    <t>Belarusian/Russian</t>
+    <t>Khl Tv</t>
+  </si>
+  <si>
+    <t>tv.khl.ru</t>
+  </si>
+  <si>
+    <t>Sputnik Africa</t>
+  </si>
+  <si>
+    <t>sputniknews.africa</t>
+  </si>
+  <si>
+    <t>English/French</t>
   </si>
   <si>
     <t>Gazeta Novgorod (Новгород)</t>
   </si>
   <si>
     <t>gazetanovgorod.ru</t>
   </si>
   <si>
-    <t>Khl Tv</t>
-[...13 lines deleted...]
-  <si>
     <t>Sputnik Afganistan </t>
   </si>
   <si>
     <t>sputnik.af</t>
   </si>
   <si>
     <t>Persian</t>
   </si>
   <si>
     <t>Sputnick Mundo</t>
   </si>
   <si>
     <t>sputniknews.lat</t>
   </si>
   <si>
     <t>Spanish</t>
   </si>
   <si>
     <t>Vecherniy Stavropol </t>
   </si>
   <si>
     <t>vechorka.ru</t>
   </si>
   <si>
     <t>Sputnik Lituania</t>
   </si>
   <si>
     <t>lt.sputniknews.ru</t>
   </si>
   <si>
     <t>Altaiskaia Pravda</t>
   </si>
   <si>
     <t>ap22.ru</t>
   </si>
   <si>
     <t>Sobesednik</t>
   </si>
   <si>
     <t>sobesednik.ru</t>
   </si>
   <si>
+    <t>Tverskaya Zhizn</t>
+  </si>
+  <si>
+    <t>tverlife.ru</t>
+  </si>
+  <si>
+    <t>Province</t>
+  </si>
+  <si>
+    <t>province.ru</t>
+  </si>
+  <si>
     <t>Media Korset</t>
   </si>
   <si>
     <t>mkset.ru</t>
   </si>
   <si>
     <t>Novy Vzglyad</t>
   </si>
   <si>
     <t>newlookmedia.ru</t>
   </si>
   <si>
-    <t>Tverskaya Zhizn</t>
-[...8 lines deleted...]
-    <t>province.ru</t>
+    <t>Krasnaya Zvezda </t>
+  </si>
+  <si>
+    <t>redstar.ru</t>
+  </si>
+  <si>
+    <t>Vecherniy Novosibirsk</t>
+  </si>
+  <si>
+    <t>vn.ru</t>
   </si>
   <si>
     <t>Gazeta Pravda </t>
   </si>
   <si>
     <t>gazeta-pravda.ru</t>
   </si>
   <si>
-    <t>Vecherniy Novosibirsk</t>
-[...10 lines deleted...]
-  <si>
     <t>Retro FM</t>
   </si>
   <si>
     <t>retrofm.ru</t>
   </si>
   <si>
     <t>Music</t>
   </si>
   <si>
     <t>F1news.Ru</t>
   </si>
   <si>
     <t>f1news.ru</t>
   </si>
   <si>
+    <t>Tyumenskaya Oblast Segodnya</t>
+  </si>
+  <si>
+    <t>tumentoday.ru</t>
+  </si>
+  <si>
     <t>Sputnik India</t>
   </si>
   <si>
     <t>sputniknews.in</t>
   </si>
   <si>
     <t>English/Hindi</t>
   </si>
   <si>
     <t>Goudok</t>
   </si>
   <si>
     <t>gudok.ru</t>
   </si>
   <si>
-    <t>Tyumenskaya Oblast Segodnya</t>
-[...4 lines deleted...]
-  <si>
     <t>Sputnik Iran</t>
   </si>
   <si>
     <t>spnfa.ir</t>
   </si>
   <si>
+    <t>Sputnik Serbia</t>
+  </si>
+  <si>
+    <t>sputnikportal.rs</t>
+  </si>
+  <si>
+    <t>Serbian/Bosnian</t>
+  </si>
+  <si>
+    <t>Soviet Sport</t>
+  </si>
+  <si>
+    <t>sovsport.ru</t>
+  </si>
+  <si>
     <t>Moskovskiye Novosti (Московские Новости)</t>
   </si>
   <si>
     <t>mn.ru</t>
   </si>
   <si>
-    <t>Sputnik Serbia</t>
-[...11 lines deleted...]
-    <t>sovsport.ru</t>
+    <t>Vecherniy Murmansk (Вечерний Мурманск)</t>
+  </si>
+  <si>
+    <t>vmnews.ru</t>
+  </si>
+  <si>
+    <t>Public Television Of Russia</t>
+  </si>
+  <si>
+    <t>otr-online.ru</t>
   </si>
   <si>
     <t>Sankt-Peterburgskie Vedemosti</t>
   </si>
   <si>
     <t>spbvedomosti.ru</t>
   </si>
   <si>
-    <t>Public Television Of Russia</t>
-[...4 lines deleted...]
-  <si>
     <t>Moskovskaya Pravda </t>
   </si>
   <si>
     <t>mospravda.ru</t>
   </si>
   <si>
-    <t>Vecherniy Murmansk (Вечерний Мурманск)</t>
-[...4 lines deleted...]
-  <si>
     <t>Delovoy Peterburg</t>
   </si>
   <si>
     <t>dp.ru</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
+    <t>Pravda Severa</t>
+  </si>
+  <si>
+    <t>pravdasevera.ru</t>
+  </si>
+  <si>
+    <t>Тв Центр (Tv Tsentr / Tv Center)</t>
+  </si>
+  <si>
+    <t>tvc.ru</t>
+  </si>
+  <si>
     <t>Radio DFM</t>
   </si>
   <si>
     <t>dfm.ru</t>
   </si>
   <si>
-    <t>Pravda Severa</t>
-[...8 lines deleted...]
-    <t>tvc.ru</t>
+    <t>Finam.Ru</t>
+  </si>
+  <si>
+    <t>finam.ru</t>
   </si>
   <si>
     <t>Russkaya Planeta</t>
   </si>
   <si>
     <t>rusplt.ru</t>
   </si>
   <si>
-    <t>Finam.Ru</t>
-[...4 lines deleted...]
-  <si>
     <t>Chita.Ru</t>
   </si>
   <si>
     <t>chita.ru</t>
   </si>
   <si>
+    <t>RB.RU</t>
+  </si>
+  <si>
+    <t>rb.ru</t>
+  </si>
+  <si>
+    <t>TRUD </t>
+  </si>
+  <si>
+    <t>trud.ru</t>
+  </si>
+  <si>
+    <t>Europa Plus</t>
+  </si>
+  <si>
+    <t>europaplus.ru</t>
+  </si>
+  <si>
+    <t>Avto Radio</t>
+  </si>
+  <si>
+    <t>www.avtoradio.ru</t>
+  </si>
+  <si>
+    <t>Rosbalt</t>
+  </si>
+  <si>
+    <t>rosbalt.ru</t>
+  </si>
+  <si>
+    <t>Metro</t>
+  </si>
+  <si>
+    <t>metronews.ru</t>
+  </si>
+  <si>
+    <t>Soccer.Ru</t>
+  </si>
+  <si>
+    <t>soccer.ru</t>
+  </si>
+  <si>
     <t>Sputnik News</t>
   </si>
   <si>
     <t>sputniknews.com</t>
   </si>
   <si>
     <t>Russian/English/Spanish/Arabic/Multilingual</t>
   </si>
   <si>
-    <t>RB.RU</t>
-[...38 lines deleted...]
-    <t>rosbalt.ru</t>
+    <t>Novye Izvestia (Новые Известия)</t>
+  </si>
+  <si>
+    <t>newizv.ru</t>
+  </si>
+  <si>
+    <t>CTC</t>
+  </si>
+  <si>
+    <t>ctc.ru</t>
   </si>
   <si>
     <t>Banki.Ru</t>
   </si>
   <si>
     <t>banki.ru</t>
   </si>
   <si>
     <t>Russia Beyond </t>
   </si>
   <si>
     <t>rbth.com</t>
   </si>
   <si>
     <t>Russian/Indonesian/German/Spanish/English/French/Croatian/Italian/Portuguese/Slovenian/Chinese/Bulgarian/Macedonian/Serbian</t>
   </si>
   <si>
-    <t>CTC</t>
-[...4 lines deleted...]
-  <si>
     <t>Media Amitel </t>
   </si>
   <si>
     <t>amic.ru</t>
   </si>
   <si>
-    <t>Novye Izvestia (Новые Известия)</t>
-[...4 lines deleted...]
-  <si>
     <t>Nezavisimaya Gazeta </t>
   </si>
   <si>
     <t>ng.ru</t>
   </si>
   <si>
     <t>Nasha Versia </t>
   </si>
   <si>
     <t>versia.ru</t>
   </si>
   <si>
     <t>E1 Ekarerinburg1</t>
   </si>
   <si>
     <t>e1.ru</t>
   </si>
   <si>
     <t>Kommersant</t>
   </si>
   <si>
     <t>kommersant.ru</t>
   </si>
   <si>
     <t>Vedomosti</t>
   </si>
   <si>
     <t>vedomosti.ru</t>
   </si>
   <si>
+    <t>Forbes Russia</t>
+  </si>
+  <si>
+    <t>forbes.ru</t>
+  </si>
+  <si>
     <t>M24 Moscow</t>
   </si>
   <si>
     <t>m24.ru</t>
   </si>
   <si>
-    <t>Forbes Russia</t>
-[...2 lines deleted...]
-    <t>forbes.ru</t>
+    <t>Novaya Gazeta</t>
+  </si>
+  <si>
+    <t>novayagazeta.ru</t>
+  </si>
+  <si>
+    <t>Матч Тв (Match Tv)</t>
+  </si>
+  <si>
+    <t>matchtv.ru</t>
+  </si>
+  <si>
+    <t>Russkaya Vesna</t>
+  </si>
+  <si>
+    <t>rusvesna.su</t>
   </si>
   <si>
     <t>News Ru</t>
   </si>
   <si>
     <t>newsru.com</t>
   </si>
   <si>
-    <t>Russkaya Vesna</t>
-[...14 lines deleted...]
-    <t>matchtv.ru</t>
+    <t>Prime News Agency</t>
+  </si>
+  <si>
+    <t>1prime.ru</t>
+  </si>
+  <si>
+    <t>Sport Box</t>
+  </si>
+  <si>
+    <t>sportbox.ru</t>
+  </si>
+  <si>
+    <t>Vechernyaya Moskva</t>
+  </si>
+  <si>
+    <t>vm.ru</t>
+  </si>
+  <si>
+    <t>Bfm.Ru</t>
+  </si>
+  <si>
+    <t>bfm.ru</t>
+  </si>
+  <si>
+    <t>Regnum</t>
+  </si>
+  <si>
+    <t>regnum.ru</t>
   </si>
   <si>
     <t>Dni.Ru</t>
   </si>
   <si>
     <t>dni.ru</t>
   </si>
   <si>
-    <t>Sport Box</t>
-[...28 lines deleted...]
-  <si>
     <t>Svobodnaya Pressa</t>
   </si>
   <si>
     <t>svpressa.ru</t>
   </si>
   <si>
+    <t>Sport Express</t>
+  </si>
+  <si>
+    <t>sport-express.ru</t>
+  </si>
+  <si>
     <t>Izvestia</t>
   </si>
   <si>
     <t>iz.ru</t>
   </si>
   <si>
-    <t>Sport Express</t>
-[...4 lines deleted...]
-  <si>
     <t>Ngs Novosibirsk</t>
   </si>
   <si>
     <t>ngs.ru</t>
   </si>
   <si>
     <t>Inocmi.Ru</t>
   </si>
   <si>
     <t>inosmi.ru</t>
   </si>
   <si>
     <t>Fontanka.Ru</t>
   </si>
   <si>
     <t>fontanka.ru</t>
   </si>
   <si>
+    <t>Utro</t>
+  </si>
+  <si>
+    <t>utro.ru</t>
+  </si>
+  <si>
     <t>NTV</t>
   </si>
   <si>
     <t>ntv.ru</t>
   </si>
   <si>
-    <t>Utro</t>
-[...4 lines deleted...]
-  <si>
     <t>Pravda.Ru</t>
   </si>
   <si>
     <t>pravda.ru</t>
   </si>
   <si>
     <t>Vzglyad Business Newspaper </t>
   </si>
   <si>
     <t>vz.ru</t>
   </si>
   <si>
     <t>Vesti.Ru</t>
   </si>
   <si>
     <t>vesti.ru</t>
   </si>
   <si>
     <t>Moskovsky Komsomolets</t>
   </si>
   <si>
     <t>mk.ru</t>
   </si>
   <si>
-    <t>Moscow Times</t>
-[...2 lines deleted...]
-    <t>themoscowtimes.com</t>
+    <t>Sputnik International</t>
+  </si>
+  <si>
+    <t>sputnikglobe.com</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
-    <t>Sputnik International</t>
-[...2 lines deleted...]
-    <t>sputnikglobe.com</t>
+    <t>Channel One Russia</t>
+  </si>
+  <si>
+    <t>1tv.ru</t>
   </si>
   <si>
     <t>Gazeta</t>
   </si>
   <si>
     <t>gazeta.ru</t>
   </si>
   <si>
-    <t>Channel One Russia</t>
-[...4 lines deleted...]
-  <si>
     <t>URA</t>
   </si>
   <si>
     <t>ura.news</t>
   </si>
   <si>
+    <t>Rt (Russia Today)</t>
+  </si>
+  <si>
+    <t>rt.com</t>
+  </si>
+  <si>
+    <t>English/Spanish/French/Arabic/German/Russian</t>
+  </si>
+  <si>
     <t>Rossiyskaya Gazeta</t>
   </si>
   <si>
     <t>rg.ru</t>
   </si>
   <si>
-    <t>Rt (Russia Today)</t>
-[...11 lines deleted...]
-    <t>meduza.io</t>
+    <t>Interfex</t>
+  </si>
+  <si>
+    <t>interfax.ru</t>
+  </si>
+  <si>
+    <t>Argumenty I Fakty</t>
+  </si>
+  <si>
+    <t>aif.ru</t>
+  </si>
+  <si>
+    <t>Komsomolskaya Pravda</t>
+  </si>
+  <si>
+    <t>kp.ru</t>
+  </si>
+  <si>
+    <t>Rbc Daily</t>
+  </si>
+  <si>
+    <t>rbc.ru</t>
+  </si>
+  <si>
+    <t>TASS </t>
+  </si>
+  <si>
+    <t>tass.ru</t>
   </si>
   <si>
     <t>Russian/English</t>
-  </si>
-[...28 lines deleted...]
-    <t>tass.ru</t>
   </si>
   <si>
     <t>Lenta.Ru</t>
   </si>
   <si>
     <t>lenta.ru</t>
   </si>
   <si>
     <t>Ria Novosti / Rossiya Segodnya</t>
   </si>
   <si>
     <t>ria.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt formatCode="GENERAL" numFmtId="164"/>
     <numFmt formatCode="[$$-1009]#,##0.00;[RED]\-[$$-1009]#,##0.00" numFmtId="165"/>
     <numFmt formatCode="YYYY-MM-DD\ HH:MM:SS" numFmtId="166"/>
     <numFmt formatCode="YYYY-MM-DD" numFmtId="167"/>
   </numFmts>
   <fonts count="4">
@@ -832,51 +820,51 @@
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H106"/>
+  <dimension ref="A1:H104"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
@@ -888,2758 +876,2706 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>6209</v>
+        <v>6180</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>18.25</v>
+        <v>18.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>6057</v>
+        <v>6045</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>20</v>
+        <v>20.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>5451</v>
+        <v>5389</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>25.75</v>
+        <v>26.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>5282</v>
+        <v>5194</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>27.25</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>5253</v>
+        <v>5099</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>27.5</v>
+        <v>28.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>4972</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>29.5</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>4902</v>
+        <v>4898</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>30</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>4749</v>
+        <v>4853</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>31</v>
+        <v>30.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>4571</v>
+        <v>4432</v>
       </c>
       <c r="H10" s="0" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>4571</v>
+        <v>4432</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>4533</v>
+        <v>4432</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>32.25</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>40</v>
+        <v>12</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>4484</v>
+        <v>4432</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>32.5</v>
+        <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>4406</v>
+        <v>4367</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>33</v>
+        <v>33.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>4369</v>
+        <v>4284</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>33.25</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>4245</v>
+        <v>4197</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>34</v>
+        <v>34.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>4087</v>
+        <v>4133</v>
       </c>
       <c r="H17" s="0" t="n">
         <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>53</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>4033</v>
+        <v>4029</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>35</v>
+        <v>35.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>3946</v>
+        <v>3795</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>35.5</v>
+        <v>36.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>3891</v>
+        <v>3795</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>35.75</v>
+        <v>36.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>3891</v>
+        <v>3741</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>35.75</v>
+        <v>36.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>3638</v>
+        <v>3690</v>
       </c>
       <c r="H22" s="0" t="n">
         <v>37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>3638</v>
+        <v>3596</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>37</v>
+        <v>37.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>3583</v>
+        <v>3543</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>37.25</v>
+        <v>37.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>3465</v>
+        <v>3543</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>38</v>
+        <v>37.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>3465</v>
+        <v>3450</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>38</v>
+        <v>38.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>3177</v>
+        <v>3206</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>39.25</v>
+        <v>39.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>3085</v>
+        <v>3113</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>39.75</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>3085</v>
+        <v>3113</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>39.75</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>2808</v>
+        <v>2706</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>41.25</v>
+        <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>41.75</v>
+        <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>42.5</v>
+        <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B33" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B33" s="0" t="s">
+      <c r="C33" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="C33" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>2482</v>
+        <v>2499</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>43</v>
+        <v>43.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>2381</v>
+        <v>2499</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>43.5</v>
+        <v>43.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>50</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>2381</v>
+        <v>2456</v>
       </c>
       <c r="H35" s="0" t="n">
         <v>43.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>12</v>
+        <v>92</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>2381</v>
+        <v>2379</v>
       </c>
       <c r="H36" s="0" t="n">
-        <v>43.5</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>94</v>
+        <v>12</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>2338</v>
+        <v>2296</v>
       </c>
       <c r="H37" s="0" t="n">
-        <v>43.75</v>
+        <v>44.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G38" s="0" t="n">
-        <v>2338</v>
+        <v>2296</v>
       </c>
       <c r="H38" s="0" t="n">
-        <v>43.75</v>
+        <v>44.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="n">
-        <v>2290</v>
+        <v>2258</v>
       </c>
       <c r="H39" s="0" t="n">
-        <v>44</v>
+        <v>44.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>100</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>2290</v>
+        <v>2201</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="n">
-        <v>1991</v>
+        <v>2103</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>45.75</v>
+        <v>45.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="n">
-        <v>1956</v>
+        <v>2103</v>
       </c>
       <c r="H42" s="0" t="n">
-        <v>46</v>
+        <v>45.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>106</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G43" s="0" t="n">
-        <v>1846</v>
+        <v>1845</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>46.75</v>
+        <v>47.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="G44" s="0" t="n">
-        <v>1846</v>
+        <v>1771</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>46.75</v>
+        <v>47.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="n">
-        <v>1735</v>
+        <v>1731</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>47.5</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="G46" s="0" t="n">
-        <v>1681</v>
+        <v>1731</v>
       </c>
       <c r="H46" s="0" t="n">
-        <v>47.75</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G47" s="0" t="n">
-        <v>1565</v>
+        <v>1639</v>
       </c>
       <c r="H47" s="0" t="n">
         <v>48.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G48" s="0" t="n">
-        <v>1455</v>
+        <v>1516</v>
       </c>
       <c r="H48" s="0" t="n">
         <v>49.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="n">
-        <v>1455</v>
+        <v>1480</v>
       </c>
       <c r="H49" s="0" t="n">
-        <v>49.25</v>
+        <v>49.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G50" s="0" t="n">
-        <v>1380</v>
+        <v>1448</v>
       </c>
       <c r="H50" s="0" t="n">
         <v>49.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="B51" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="B51" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G51" s="0" t="n">
-        <v>1380</v>
+        <v>1347</v>
       </c>
       <c r="H51" s="0" t="n">
-        <v>49.75</v>
+        <v>50.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="B52" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>78</v>
       </c>
       <c r="G52" s="0" t="n">
-        <v>1380</v>
+        <v>1306</v>
       </c>
       <c r="H52" s="0" t="n">
-        <v>49.75</v>
+        <v>50.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>127</v>
       </c>
-      <c r="B53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="G53" s="0" t="n">
-        <v>1347</v>
+        <v>1212</v>
       </c>
       <c r="H53" s="0" t="n">
-        <v>50</v>
+        <v>51.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="n">
-        <v>1277</v>
+        <v>1212</v>
       </c>
       <c r="H54" s="0" t="n">
-        <v>50.5</v>
+        <v>51.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="s">
+        <v>130</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="B55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="n">
-        <v>1277</v>
+        <v>1212</v>
       </c>
       <c r="H55" s="0" t="n">
-        <v>50.5</v>
+        <v>51.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="B56" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>12</v>
+        <v>53</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="G56" s="0" t="n">
-        <v>1251</v>
+        <v>1187</v>
       </c>
       <c r="H56" s="0" t="n">
-        <v>50.75</v>
+        <v>51.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="C57" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="C57" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="n">
-        <v>1189</v>
+        <v>1171</v>
       </c>
       <c r="H57" s="0" t="n">
-        <v>51.25</v>
+        <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G58" s="0" t="n">
-        <v>1098</v>
+        <v>1132</v>
       </c>
       <c r="H58" s="0" t="n">
-        <v>52</v>
+        <v>52.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>141</v>
+        <v>12</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="n">
-        <v>1066</v>
+        <v>1097</v>
       </c>
       <c r="H59" s="0" t="n">
-        <v>52.25</v>
+        <v>52.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="B60" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F60" s="0" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G60" s="0" t="n">
-        <v>1066</v>
+        <v>1097</v>
       </c>
       <c r="H60" s="0" t="n">
-        <v>52.25</v>
+        <v>52.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="B61" s="0" t="s">
         <v>144</v>
       </c>
-      <c r="B61" s="0" t="s">
+      <c r="C61" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="C61" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="n">
-        <v>966</v>
+        <v>1070</v>
       </c>
       <c r="H61" s="0" t="n">
-        <v>53</v>
+        <v>52.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="n">
-        <v>936</v>
+        <v>1042</v>
       </c>
       <c r="H62" s="0" t="n">
-        <v>53.25</v>
+        <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="n">
-        <v>915</v>
+        <v>1000</v>
       </c>
       <c r="H63" s="0" t="n">
-        <v>53.5</v>
+        <v>53.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="n">
-        <v>857</v>
+        <v>943</v>
       </c>
       <c r="H64" s="0" t="n">
-        <v>54</v>
+        <v>53.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="n">
-        <v>798</v>
+        <v>897</v>
       </c>
       <c r="H65" s="0" t="n">
-        <v>54.75</v>
+        <v>54.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="n">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="H66" s="0" t="n">
-        <v>55.5</v>
+        <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G67" s="0" t="n">
-        <v>710</v>
+        <v>718</v>
       </c>
       <c r="H67" s="0" t="n">
-        <v>55.75</v>
+        <v>56.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F68" s="0" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G68" s="0" t="n">
-        <v>674</v>
+        <v>683</v>
       </c>
       <c r="H68" s="0" t="n">
-        <v>56.25</v>
+        <v>56.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G69" s="0" t="n">
-        <v>674</v>
+        <v>635</v>
       </c>
       <c r="H69" s="0" t="n">
-        <v>56.25</v>
+        <v>57.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="n">
-        <v>625</v>
+        <v>600</v>
       </c>
       <c r="H70" s="0" t="n">
-        <v>57</v>
+        <v>57.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="s">
         <v>164</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>165</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G71" s="0" t="n">
-        <v>603</v>
+        <v>600</v>
       </c>
       <c r="H71" s="0" t="n">
-        <v>57.25</v>
+        <v>57.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="s">
         <v>166</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>167</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="n">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="H72" s="0" t="n">
-        <v>57.5</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G73" s="0" t="n">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="H73" s="0" t="n">
-        <v>57.5</v>
+        <v>58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="s">
         <v>170</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>171</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G74" s="0" t="n">
-        <v>545</v>
+        <v>556</v>
       </c>
       <c r="H74" s="0" t="n">
-        <v>58</v>
+        <v>58.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="s">
         <v>172</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>173</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G75" s="0" t="n">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="H75" s="0" t="n">
-        <v>58.25</v>
+        <v>58.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G76" s="0" t="n">
-        <v>534</v>
+        <v>512</v>
       </c>
       <c r="H76" s="0" t="n">
-        <v>58.25</v>
+        <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0" t="s">
         <v>176</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>177</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G77" s="0" t="n">
-        <v>481</v>
+        <v>512</v>
       </c>
       <c r="H77" s="0" t="n">
         <v>59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G78" s="0" t="n">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="H78" s="0" t="n">
-        <v>59</v>
+        <v>59.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>181</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="n">
-        <v>460</v>
+        <v>482</v>
       </c>
       <c r="H79" s="0" t="n">
-        <v>59.25</v>
+        <v>59.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0" t="s">
         <v>182</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>183</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="n">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="H80" s="0" t="n">
-        <v>59.5</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="s">
         <v>184</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G81" s="0" t="n">
-        <v>404</v>
+        <v>384</v>
       </c>
       <c r="H81" s="0" t="n">
-        <v>60</v>
+        <v>60.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>187</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G82" s="0" t="n">
-        <v>389</v>
+        <v>370</v>
       </c>
       <c r="H82" s="0" t="n">
-        <v>60.25</v>
+        <v>61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="s">
         <v>188</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>189</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="n">
-        <v>366</v>
+        <v>346</v>
       </c>
       <c r="H83" s="0" t="n">
-        <v>60.75</v>
+        <v>61.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="s">
         <v>190</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="n">
-        <v>355</v>
+        <v>346</v>
       </c>
       <c r="H84" s="0" t="n">
-        <v>61</v>
+        <v>61.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="s">
         <v>192</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="n">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="H85" s="0" t="n">
-        <v>61.25</v>
+        <v>61.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="n">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="H86" s="0" t="n">
-        <v>61.5</v>
+        <v>61.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="n">
-        <v>287</v>
+        <v>315</v>
       </c>
       <c r="H87" s="0" t="n">
-        <v>62.5</v>
+        <v>62.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="s">
         <v>198</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="n">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="H88" s="0" t="n">
         <v>62.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>107</v>
       </c>
       <c r="G89" s="0" t="n">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="H89" s="0" t="n">
-        <v>62.75</v>
+        <v>63.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="s">
         <v>202</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="n">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="H90" s="0" t="n">
-        <v>63</v>
+        <v>63.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0" t="s">
         <v>204</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="n">
-        <v>261</v>
+        <v>247</v>
       </c>
       <c r="H91" s="0" t="n">
-        <v>63</v>
+        <v>63.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="n">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="H92" s="0" t="n">
-        <v>63.5</v>
+        <v>64</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>208</v>
+        <v>12</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="n">
-        <v>236</v>
+        <v>189</v>
       </c>
       <c r="H93" s="0" t="n">
-        <v>63.5</v>
+        <v>65.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="n">
         <v>177</v>
       </c>
       <c r="H94" s="0" t="n">
-        <v>65</v>
+        <v>65.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="n">
-        <v>177</v>
+        <v>166</v>
       </c>
       <c r="H95" s="0" t="n">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>12</v>
+        <v>217</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="n">
-        <v>162</v>
+        <v>146</v>
       </c>
       <c r="H96" s="0" t="n">
-        <v>65.75</v>
+        <v>66.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="n">
-        <v>152</v>
+        <v>109</v>
       </c>
       <c r="H97" s="0" t="n">
-        <v>66.25</v>
+        <v>68.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>221</v>
+        <v>12</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="n">
-        <v>139</v>
+        <v>102</v>
       </c>
       <c r="H98" s="0" t="n">
-        <v>66.75</v>
+        <v>68.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>224</v>
+        <v>12</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="n">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="H99" s="0" t="n">
-        <v>67.25</v>
+        <v>69.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="B100" s="0" t="s">
         <v>225</v>
       </c>
-      <c r="B100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="n">
-        <v>117</v>
+        <v>71</v>
       </c>
       <c r="H100" s="0" t="n">
-        <v>67.5</v>
+        <v>71.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="B101" s="0" t="s">
         <v>227</v>
       </c>
-      <c r="B101" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>13</v>
+        <v>107</v>
       </c>
       <c r="G101" s="0" t="n">
-        <v>104</v>
+        <v>45</v>
       </c>
       <c r="H101" s="0" t="n">
-        <v>68.25</v>
+        <v>73.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="B102" s="0" t="s">
         <v>229</v>
       </c>
-      <c r="B102" s="0" t="s">
+      <c r="C102" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>230</v>
       </c>
-      <c r="C102" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="n">
-        <v>71</v>
+        <v>28</v>
       </c>
       <c r="H102" s="0" t="n">
-        <v>70.75</v>
+        <v>75.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
       <c r="G103" s="0" t="n">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="H103" s="0" t="n">
-        <v>71.75</v>
+        <v>75.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>224</v>
+        <v>12</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="n">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="H104" s="0" t="n">
-        <v>74.5</v>
-[...51 lines deleted...]
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>