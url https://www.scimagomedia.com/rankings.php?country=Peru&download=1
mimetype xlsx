--- v0 (2025-12-05)
+++ v1 (2026-06-13)
@@ -85,531 +85,531 @@
   <si>
     <t>Huaral Informa</t>
   </si>
   <si>
     <t>huaralinforma.pe</t>
   </si>
   <si>
     <t>Diario Viral</t>
   </si>
   <si>
     <t>diario-viral.com</t>
   </si>
   <si>
     <t>Diario Ya</t>
   </si>
   <si>
     <t>diarioya-huaraz.com</t>
   </si>
   <si>
     <t>Chaski</t>
   </si>
   <si>
     <t>diariochaski.com.pe</t>
   </si>
   <si>
+    <t>El Altiplano</t>
+  </si>
+  <si>
+    <t>elaltiplano.com</t>
+  </si>
+  <si>
     <t>Nuevo Norte</t>
   </si>
   <si>
     <t>nuevonorte.com.pe</t>
   </si>
   <si>
-    <t>El Altiplano</t>
-[...2 lines deleted...]
-    <t>elaltiplano.com</t>
+    <t>Huacho En Línea</t>
+  </si>
+  <si>
+    <t>huachoenlinea.com</t>
   </si>
   <si>
     <t>El Siglo</t>
   </si>
   <si>
     <t>diarioelsiglo.com</t>
   </si>
   <si>
-    <t>Huacho En Línea</t>
-[...4 lines deleted...]
-  <si>
     <t>Hba Noticias</t>
   </si>
   <si>
     <t>hbanoticias.com</t>
   </si>
   <si>
     <t>Panorama Cajamarquino</t>
   </si>
   <si>
     <t>diariopanoramacajamarquino.com</t>
   </si>
   <si>
+    <t>Verdad Del Pueblo</t>
+  </si>
+  <si>
+    <t>verdaddelpueblo.com</t>
+  </si>
+  <si>
+    <t>Peru Shimpo</t>
+  </si>
+  <si>
+    <t>perushimpo.com</t>
+  </si>
+  <si>
+    <t>La Opinión</t>
+  </si>
+  <si>
+    <t>diariolaopinion.pe</t>
+  </si>
+  <si>
+    <t>Prensa Huaraz</t>
+  </si>
+  <si>
+    <t>prensahuaraz.com</t>
+  </si>
+  <si>
+    <t>La Nación</t>
+  </si>
+  <si>
+    <t>lanacionperu.com</t>
+  </si>
+  <si>
     <t>Expresión</t>
   </si>
   <si>
     <t>diarioexpresion.pe</t>
   </si>
   <si>
-    <t>Verdad Del Pueblo</t>
-[...26 lines deleted...]
-    <t>lanacionperu.com</t>
+    <t>Panorama Digital</t>
+  </si>
+  <si>
+    <t>panoramad.com.pe</t>
   </si>
   <si>
     <t>Pasco Libre</t>
   </si>
   <si>
     <t>pascolibre.com</t>
   </si>
   <si>
-    <t>Panorama Digital</t>
-[...2 lines deleted...]
-    <t>panoramad.com.pe</t>
+    <t>HOY</t>
+  </si>
+  <si>
+    <t>diariohoy.com.pe</t>
+  </si>
+  <si>
+    <t>Lo Dice La Gente</t>
+  </si>
+  <si>
+    <t>lodicelagente.com</t>
+  </si>
+  <si>
+    <t>PBO</t>
+  </si>
+  <si>
+    <t>pbo.pe</t>
+  </si>
+  <si>
+    <t>Music</t>
+  </si>
+  <si>
+    <t>Moyobamba Noticias</t>
+  </si>
+  <si>
+    <t>moyobamba.com</t>
+  </si>
+  <si>
+    <t>chaski.pe</t>
+  </si>
+  <si>
+    <t>Chelelo Y Borolas</t>
+  </si>
+  <si>
+    <t>cheleloyborolas.com</t>
+  </si>
+  <si>
+    <t>Últimas Noticias</t>
+  </si>
+  <si>
+    <t>undiario.pe</t>
+  </si>
+  <si>
+    <t>Huaral En Línea</t>
+  </si>
+  <si>
+    <t>huaralenlinea.com</t>
+  </si>
+  <si>
+    <t>Pregón</t>
+  </si>
+  <si>
+    <t>pregon.com.pe</t>
+  </si>
+  <si>
+    <t>DSN</t>
+  </si>
+  <si>
+    <t>dsn.pe</t>
+  </si>
+  <si>
+    <t>La Rotativa</t>
+  </si>
+  <si>
+    <t>larotativa.pe</t>
+  </si>
+  <si>
+    <t>Huaraz En Línea</t>
+  </si>
+  <si>
+    <t>huarazenlinea.com</t>
+  </si>
+  <si>
+    <t>Satélite</t>
+  </si>
+  <si>
+    <t>satelite.pe</t>
   </si>
   <si>
     <t>Ímpetu</t>
   </si>
   <si>
     <t>impetu.pe</t>
   </si>
   <si>
-    <t>Huaral En Línea</t>
-[...68 lines deleted...]
-    <t>dsn.pe</t>
+    <t>Hechicera</t>
+  </si>
+  <si>
+    <t>diariohechicera.com</t>
+  </si>
+  <si>
+    <t>Página 3</t>
+  </si>
+  <si>
+    <t>pagina3.pe</t>
+  </si>
+  <si>
+    <t>La Patria</t>
+  </si>
+  <si>
+    <t>lapatria.pe</t>
+  </si>
+  <si>
+    <t>Radiomar</t>
+  </si>
+  <si>
+    <t>www.radiomar.pe</t>
+  </si>
+  <si>
+    <t>El Pueblo</t>
+  </si>
+  <si>
+    <t>elpueblo.com.pe</t>
   </si>
   <si>
     <t>La Inolvidable</t>
   </si>
   <si>
     <t>www.lainolvidable.pe</t>
   </si>
   <si>
+    <t>El Sol</t>
+  </si>
+  <si>
+    <t>diarioelsolcusco.pe</t>
+  </si>
+  <si>
+    <t>Ritmo Romántica</t>
+  </si>
+  <si>
+    <t>www.ritmoromantica.pe</t>
+  </si>
+  <si>
+    <t>El Chino</t>
+  </si>
+  <si>
+    <t>elchino.pe</t>
+  </si>
+  <si>
     <t>Mágica</t>
   </si>
   <si>
     <t>www.radiomagica.pe</t>
   </si>
   <si>
-    <t>Radiomar</t>
-[...44 lines deleted...]
-    <t>lapatria.pe</t>
+    <t>Trujillo En Línea</t>
+  </si>
+  <si>
+    <t>trujilloenlinea.pe</t>
+  </si>
+  <si>
+    <t>El Perfil</t>
+  </si>
+  <si>
+    <t>elperfil.pe</t>
+  </si>
+  <si>
+    <t>Extra</t>
+  </si>
+  <si>
+    <t>extra.com.pe</t>
+  </si>
+  <si>
+    <t>Diario Del País</t>
+  </si>
+  <si>
+    <t>delpais.com.pe</t>
+  </si>
+  <si>
+    <t>La Industria</t>
+  </si>
+  <si>
+    <t>laindustria.pe</t>
+  </si>
+  <si>
+    <t>Chimbote En Línea</t>
+  </si>
+  <si>
+    <t>chimbotenlinea.com</t>
+  </si>
+  <si>
+    <t>El Ferrol</t>
+  </si>
+  <si>
+    <t>elferrolchimbote.com</t>
   </si>
   <si>
     <t>Nueva Q</t>
   </si>
   <si>
     <t>www.radionuevaq.pe</t>
   </si>
   <si>
-    <t>Trujillo En Línea</t>
-[...16 lines deleted...]
-  <si>
     <t>Planeta</t>
   </si>
   <si>
     <t>www.planeta.pe</t>
   </si>
   <si>
-    <t>Diario Del País</t>
-[...26 lines deleted...]
-    <t>laindustria.pe</t>
+    <t>Corazón</t>
+  </si>
+  <si>
+    <t>corazon.pe</t>
   </si>
   <si>
     <t>Tv Perú</t>
   </si>
   <si>
     <t>tvperu.gob.pe</t>
   </si>
   <si>
-    <t>Corazón</t>
-[...2 lines deleted...]
-    <t>corazon.pe</t>
+    <t>Todo Sport</t>
+  </si>
+  <si>
+    <t>todosport.pe</t>
+  </si>
+  <si>
+    <t>Sports</t>
+  </si>
+  <si>
+    <t>Karibeña</t>
+  </si>
+  <si>
+    <t>radiokaribena.pe</t>
+  </si>
+  <si>
+    <t>Publimetro Peru</t>
+  </si>
+  <si>
+    <t>publimetro.pe</t>
+  </si>
+  <si>
+    <t>La Primera</t>
+  </si>
+  <si>
+    <t>laprimera.pe</t>
+  </si>
+  <si>
+    <t>La Región</t>
+  </si>
+  <si>
+    <t>diariolaregion.com</t>
+  </si>
+  <si>
+    <t>Tu Diario</t>
+  </si>
+  <si>
+    <t>tudiariohuanuco.pe</t>
+  </si>
+  <si>
+    <t>prensaregional.pe</t>
+  </si>
+  <si>
+    <t>Diario De Chimbote</t>
+  </si>
+  <si>
+    <t>diariodechimbote.com</t>
+  </si>
+  <si>
+    <t>WALAC</t>
+  </si>
+  <si>
+    <t>walac.pe</t>
   </si>
   <si>
     <t>Perú Informa</t>
   </si>
   <si>
     <t>peruinforma.com</t>
   </si>
   <si>
-    <t>Tu Diario</t>
-[...11 lines deleted...]
-    <t>prensaregional.pe</t>
+    <t>El Men</t>
+  </si>
+  <si>
+    <t>elmen.pe</t>
   </si>
   <si>
     <t>VOCES</t>
   </si>
   <si>
     <t>diariovoces.com.pe</t>
   </si>
   <si>
-    <t>Karibeña</t>
-[...41 lines deleted...]
-    <t>elmen.pe</t>
+    <t>El Diario De Cusco</t>
+  </si>
+  <si>
+    <t>diariodelcusco.pe</t>
   </si>
   <si>
     <t>La Hora</t>
   </si>
   <si>
     <t>lahora.pe</t>
   </si>
   <si>
     <t>La Lupa</t>
   </si>
   <si>
     <t>lalupa.pe</t>
   </si>
   <si>
+    <t>La Kalle</t>
+  </si>
+  <si>
+    <t>lakalle.com.pe</t>
+  </si>
+  <si>
     <t>Ahora</t>
   </si>
   <si>
     <t>diarioahora.pe</t>
   </si>
   <si>
-    <t>La Kalle</t>
-[...10 lines deleted...]
-  <si>
     <t>Studio 92</t>
   </si>
   <si>
     <t>www.studio92.com</t>
   </si>
   <si>
     <t>Jornada</t>
   </si>
   <si>
     <t>jornada.com.pe</t>
   </si>
   <si>
     <t>Sin Fronteras</t>
   </si>
   <si>
     <t>diariosinfronteras.com.pe</t>
   </si>
   <si>
     <t>Diario Uno</t>
   </si>
   <si>
     <t>diariouno.pe</t>
   </si>
   <si>
+    <t>Crónica Viva</t>
+  </si>
+  <si>
+    <t>cronicaviva.com.pe</t>
+  </si>
+  <si>
+    <t>Trome</t>
+  </si>
+  <si>
+    <t>trome.pe</t>
+  </si>
+  <si>
+    <t>Ancash Noticias</t>
+  </si>
+  <si>
+    <t>ancashnoticias.com</t>
+  </si>
+  <si>
+    <t>Pro Y Contra</t>
+  </si>
+  <si>
+    <t>proycontra.com.pe</t>
+  </si>
+  <si>
+    <t>Los Andes</t>
+  </si>
+  <si>
+    <t>losandes.com.pe</t>
+  </si>
+  <si>
     <t>ahora.com.pe</t>
   </si>
   <si>
-    <t>Ancash Noticias</t>
-[...22 lines deleted...]
-  <si>
     <t>La Razón</t>
   </si>
   <si>
     <t>larazon.pe</t>
   </si>
   <si>
-    <t>Trome</t>
-[...4 lines deleted...]
-  <si>
     <t>Ojo</t>
   </si>
   <si>
     <t>ojo.pe</t>
   </si>
   <si>
     <t>El Tiempo</t>
   </si>
   <si>
     <t>eltiempo.pe</t>
   </si>
   <si>
+    <t>Caretas</t>
+  </si>
+  <si>
+    <t>caretas.pe</t>
+  </si>
+  <si>
     <t>La Mula</t>
   </si>
   <si>
     <t>lamula.pe</t>
-  </si>
-[...4 lines deleted...]
-    <t>caretas.pe</t>
   </si>
   <si>
     <t>Latina Televisión</t>
   </si>
   <si>
     <t>latina.pe</t>
   </si>
   <si>
     <t>El Regional Piura</t>
   </si>
   <si>
     <t>elregionalpiura.com.pe</t>
   </si>
   <si>
     <t>Exitosa</t>
   </si>
   <si>
     <t>exitosanoticias.pe</t>
   </si>
   <si>
     <t>Perú 21</t>
   </si>
   <si>
     <t>peru21.pe</t>
   </si>
@@ -828,2732 +828,2732 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>6638</v>
+        <v>6624</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>8.25</v>
+        <v>10.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>6580</v>
+        <v>6615</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>6545</v>
+        <v>6570</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>12.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>6498</v>
+        <v>6515</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>13.75</v>
+        <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>6474</v>
+        <v>6454</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>14.25</v>
+        <v>15.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>6447</v>
+        <v>6454</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>14.75</v>
+        <v>15.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>6428</v>
+        <v>6438</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>15</v>
+        <v>15.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>6428</v>
+        <v>6381</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>15</v>
+        <v>16.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>6410</v>
+        <v>6358</v>
       </c>
       <c r="H10" s="0" t="n">
-        <v>15.25</v>
+        <v>16.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>6372</v>
+        <v>6336</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>15.75</v>
+        <v>16.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>6360</v>
+        <v>6320</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>6322</v>
+        <v>6298</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>16.5</v>
+        <v>17.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>6284</v>
+        <v>6236</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>6259</v>
+        <v>6213</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>17.5</v>
+        <v>18.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>6239</v>
+        <v>6180</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>17.75</v>
+        <v>18.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>6187</v>
+        <v>6110</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>18.5</v>
+        <v>19.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>6187</v>
+        <v>6110</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>18.5</v>
+        <v>19.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>6163</v>
+        <v>6110</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>18.75</v>
+        <v>19.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>6057</v>
+        <v>6045</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>20</v>
+        <v>20.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>6057</v>
+        <v>5958</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>20</v>
+        <v>21.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>5965</v>
+        <v>5958</v>
       </c>
       <c r="H22" s="0" t="n">
         <v>21.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>5939</v>
+        <v>5924</v>
       </c>
       <c r="H23" s="0" t="n">
         <v>21.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>5939</v>
+        <v>5879</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>21.5</v>
+        <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>5910</v>
+        <v>5855</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>21.75</v>
+        <v>22.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B26" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>5910</v>
+        <v>5812</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>21.75</v>
+        <v>22.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="0" t="s">
         <v>63</v>
       </c>
-      <c r="B27" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>5910</v>
+        <v>5727</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>21.75</v>
+        <v>23.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="B28" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>5910</v>
+        <v>5672</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>21.75</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B29" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>5874</v>
+        <v>5672</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>22</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>5846</v>
+        <v>5641</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>22.25</v>
+        <v>24.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>5761</v>
+        <v>5641</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>23</v>
+        <v>24.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>5683</v>
+        <v>5618</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>23.75</v>
+        <v>24.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>5657</v>
+        <v>5588</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>24</v>
+        <v>24.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>5657</v>
+        <v>5446</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>24</v>
+        <v>25.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>5566</v>
+        <v>5389</v>
       </c>
       <c r="H35" s="0" t="n">
-        <v>24.75</v>
+        <v>26.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>5472</v>
+        <v>5389</v>
       </c>
       <c r="H36" s="0" t="n">
-        <v>25.5</v>
+        <v>26.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>5451</v>
+        <v>5368</v>
       </c>
       <c r="H37" s="0" t="n">
-        <v>25.75</v>
+        <v>26.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G38" s="0" t="n">
-        <v>5419</v>
+        <v>5338</v>
       </c>
       <c r="H38" s="0" t="n">
-        <v>26</v>
+        <v>26.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G39" s="0" t="n">
-        <v>5419</v>
+        <v>5309</v>
       </c>
       <c r="H39" s="0" t="n">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>5396</v>
+        <v>5309</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>26.25</v>
+        <v>27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G41" s="0" t="n">
-        <v>5343</v>
+        <v>5259</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>26.75</v>
+        <v>27.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="n">
-        <v>5282</v>
+        <v>5259</v>
       </c>
       <c r="H42" s="0" t="n">
-        <v>27.25</v>
+        <v>27.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G43" s="0" t="n">
-        <v>5282</v>
+        <v>5225</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>27.25</v>
+        <v>27.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="0" t="n">
-        <v>5253</v>
+        <v>5194</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>27.5</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G45" s="0" t="n">
-        <v>5153</v>
+        <v>5171</v>
       </c>
       <c r="H45" s="0" t="n">
         <v>28.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="n">
-        <v>5153</v>
+        <v>5171</v>
       </c>
       <c r="H46" s="0" t="n">
         <v>28.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="n">
-        <v>5114</v>
+        <v>5065</v>
       </c>
       <c r="H47" s="0" t="n">
-        <v>28.5</v>
+        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="n">
-        <v>5081</v>
+        <v>4937</v>
       </c>
       <c r="H48" s="0" t="n">
-        <v>28.75</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G49" s="0" t="n">
-        <v>5049</v>
+        <v>4937</v>
       </c>
       <c r="H49" s="0" t="n">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="0" t="n">
-        <v>4972</v>
+        <v>4898</v>
       </c>
       <c r="H50" s="0" t="n">
-        <v>29.5</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="n">
-        <v>4934</v>
+        <v>4898</v>
       </c>
       <c r="H51" s="0" t="n">
-        <v>29.75</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="n">
-        <v>4863</v>
+        <v>4853</v>
       </c>
       <c r="H52" s="0" t="n">
-        <v>30.25</v>
+        <v>30.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G53" s="0" t="n">
-        <v>4863</v>
+        <v>4808</v>
       </c>
       <c r="H53" s="0" t="n">
-        <v>30.25</v>
+        <v>30.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G54" s="0" t="n">
-        <v>4749</v>
+        <v>4770</v>
       </c>
       <c r="H54" s="0" t="n">
         <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G55" s="0" t="n">
-        <v>4694</v>
+        <v>4770</v>
       </c>
       <c r="H55" s="0" t="n">
-        <v>31.25</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>60</v>
+        <v>13</v>
       </c>
       <c r="G56" s="0" t="n">
-        <v>4694</v>
+        <v>4599</v>
       </c>
       <c r="H56" s="0" t="n">
-        <v>31.25</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="s">
         <v>122</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
       <c r="G57" s="0" t="n">
-        <v>4620</v>
+        <v>4563</v>
       </c>
       <c r="H57" s="0" t="n">
-        <v>31.75</v>
+        <v>32.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="n">
-        <v>4571</v>
+        <v>4563</v>
       </c>
       <c r="H58" s="0" t="n">
-        <v>32</v>
+        <v>32.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="n">
-        <v>4533</v>
+        <v>4468</v>
       </c>
       <c r="H59" s="0" t="n">
-        <v>32.25</v>
+        <v>32.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="s">
-        <v>8</v>
+        <v>129</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="n">
-        <v>4484</v>
+        <v>4468</v>
       </c>
       <c r="H60" s="0" t="n">
-        <v>32.5</v>
+        <v>32.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="n">
-        <v>4484</v>
+        <v>4468</v>
       </c>
       <c r="H61" s="0" t="n">
-        <v>32.5</v>
+        <v>32.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="n">
-        <v>4406</v>
+        <v>4432</v>
       </c>
       <c r="H62" s="0" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="s">
-        <v>133</v>
+        <v>8</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="n">
-        <v>4406</v>
+        <v>4432</v>
       </c>
       <c r="H63" s="0" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="n">
-        <v>4406</v>
+        <v>4432</v>
       </c>
       <c r="H64" s="0" t="n">
         <v>33</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="G65" s="0" t="n">
-        <v>4369</v>
+        <v>4399</v>
       </c>
       <c r="H65" s="0" t="n">
         <v>33.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="s">
         <v>140</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="n">
-        <v>4324</v>
+        <v>4399</v>
       </c>
       <c r="H66" s="0" t="n">
-        <v>33.5</v>
+        <v>33.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="s">
         <v>142</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>143</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="n">
-        <v>4324</v>
+        <v>4367</v>
       </c>
       <c r="H67" s="0" t="n">
         <v>33.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="n">
-        <v>4324</v>
+        <v>4367</v>
       </c>
       <c r="H68" s="0" t="n">
         <v>33.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="s">
         <v>146</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>147</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="n">
-        <v>4286</v>
+        <v>4244</v>
       </c>
       <c r="H69" s="0" t="n">
-        <v>33.75</v>
+        <v>34.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="s">
         <v>148</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>149</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="n">
-        <v>4245</v>
+        <v>4133</v>
       </c>
       <c r="H70" s="0" t="n">
-        <v>34</v>
+        <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="n">
-        <v>4245</v>
+        <v>4079</v>
       </c>
       <c r="H71" s="0" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="s">
         <v>152</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>153</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="n">
-        <v>4183</v>
+        <v>4079</v>
       </c>
       <c r="H72" s="0" t="n">
-        <v>34.25</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="s">
         <v>154</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>155</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="n">
-        <v>4122</v>
+        <v>3982</v>
       </c>
       <c r="H73" s="0" t="n">
-        <v>34.5</v>
+        <v>35.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G74" s="0" t="n">
-        <v>3891</v>
+        <v>3876</v>
       </c>
       <c r="H74" s="0" t="n">
-        <v>35.75</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="s">
         <v>158</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>159</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="n">
-        <v>3891</v>
+        <v>3741</v>
       </c>
       <c r="H75" s="0" t="n">
-        <v>35.75</v>
+        <v>36.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="n">
-        <v>3737</v>
+        <v>3741</v>
       </c>
       <c r="H76" s="0" t="n">
-        <v>36.5</v>
+        <v>36.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="n">
-        <v>3507</v>
+        <v>3543</v>
       </c>
       <c r="H77" s="0" t="n">
         <v>37.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="n">
-        <v>3465</v>
+        <v>3405</v>
       </c>
       <c r="H78" s="0" t="n">
-        <v>38</v>
+        <v>38.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="n">
-        <v>3351</v>
+        <v>3259</v>
       </c>
       <c r="H79" s="0" t="n">
-        <v>38.5</v>
+        <v>39.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="n">
-        <v>3293</v>
+        <v>3259</v>
       </c>
       <c r="H80" s="0" t="n">
-        <v>38.75</v>
+        <v>39.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="n">
-        <v>3234</v>
+        <v>3206</v>
       </c>
       <c r="H81" s="0" t="n">
-        <v>39</v>
+        <v>39.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="n">
-        <v>3234</v>
+        <v>3165</v>
       </c>
       <c r="H82" s="0" t="n">
-        <v>39</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="s">
-        <v>173</v>
+        <v>154</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="0" t="n">
-        <v>3177</v>
+        <v>3165</v>
       </c>
       <c r="H83" s="0" t="n">
-        <v>39.25</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="n">
-        <v>3127</v>
+        <v>3001</v>
       </c>
       <c r="H84" s="0" t="n">
-        <v>39.5</v>
+        <v>40.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="n">
-        <v>3032</v>
+        <v>2956</v>
       </c>
       <c r="H85" s="0" t="n">
-        <v>40</v>
+        <v>40.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="s">
         <v>179</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="n">
-        <v>2926</v>
+        <v>2907</v>
       </c>
       <c r="H86" s="0" t="n">
-        <v>40.5</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="s">
         <v>181</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="n">
-        <v>2846</v>
+        <v>2863</v>
       </c>
       <c r="H87" s="0" t="n">
-        <v>41</v>
+        <v>41.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="n">
-        <v>2846</v>
+        <v>2807</v>
       </c>
       <c r="H88" s="0" t="n">
-        <v>41</v>
+        <v>41.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="s">
         <v>185</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="n">
-        <v>2705</v>
+        <v>2669</v>
       </c>
       <c r="H89" s="0" t="n">
-        <v>41.75</v>
+        <v>42.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="s">
         <v>187</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="n">
-        <v>2482</v>
+        <v>2456</v>
       </c>
       <c r="H90" s="0" t="n">
-        <v>43</v>
+        <v>43.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="n">
-        <v>1923</v>
+        <v>1878</v>
       </c>
       <c r="H91" s="0" t="n">
-        <v>46.25</v>
+        <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0" t="s">
         <v>191</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="n">
-        <v>1646</v>
+        <v>1556</v>
       </c>
       <c r="H92" s="0" t="n">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>193</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="G93" s="0" t="n">
-        <v>1601</v>
+        <v>1556</v>
       </c>
       <c r="H93" s="0" t="n">
-        <v>48.25</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0" t="s">
         <v>194</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>195</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="n">
-        <v>1528</v>
+        <v>1556</v>
       </c>
       <c r="H94" s="0" t="n">
-        <v>48.75</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="s">
         <v>196</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="n">
-        <v>1493</v>
+        <v>1306</v>
       </c>
       <c r="H95" s="0" t="n">
-        <v>49</v>
+        <v>50.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="s">
         <v>198</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>199</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="n">
-        <v>1277</v>
+        <v>1212</v>
       </c>
       <c r="H96" s="0" t="n">
-        <v>50.5</v>
+        <v>51.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="s">
         <v>200</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="n">
-        <v>1165</v>
+        <v>943</v>
       </c>
       <c r="H97" s="0" t="n">
-        <v>51.5</v>
+        <v>53.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="s">
         <v>202</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="n">
-        <v>936</v>
+        <v>943</v>
       </c>
       <c r="H98" s="0" t="n">
-        <v>53.25</v>
+        <v>53.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="s">
         <v>204</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="n">
-        <v>857</v>
+        <v>718</v>
       </c>
       <c r="H99" s="0" t="n">
-        <v>54</v>
+        <v>56.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="s">
         <v>206</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="n">
-        <v>564</v>
+        <v>658</v>
       </c>
       <c r="H100" s="0" t="n">
-        <v>57.75</v>
+        <v>57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="s">
         <v>208</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="G101" s="0" t="n">
-        <v>502</v>
+        <v>337</v>
       </c>
       <c r="H101" s="0" t="n">
-        <v>58.75</v>
+        <v>61.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>212</v>
       </c>
       <c r="G102" s="0" t="n">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="H102" s="0" t="n">
-        <v>61.5</v>
+        <v>62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>139</v>
+        <v>124</v>
       </c>
       <c r="G103" s="0" t="n">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="H103" s="0" t="n">
-        <v>64.25</v>
+        <v>64.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="n">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="H104" s="0" t="n">
-        <v>66.75</v>
+        <v>67.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="n">
-        <v>41</v>
+        <v>66</v>
       </c>
       <c r="H105" s="0" t="n">
-        <v>73.25</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>