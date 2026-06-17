--- v0 (2025-12-08)
+++ v1 (2026-06-17)
@@ -37,78 +37,78 @@
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Domain</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Typology</t>
   </si>
   <si>
     <t>Global_rank</t>
   </si>
   <si>
     <t>Overall</t>
   </si>
   <si>
+    <t>Radio Péyi</t>
+  </si>
+  <si>
+    <t>www.radiopeyi.com</t>
+  </si>
+  <si>
+    <t>French Guiana</t>
+  </si>
+  <si>
+    <t>Latin America</t>
+  </si>
+  <si>
+    <t>French</t>
+  </si>
+  <si>
+    <t>Music</t>
+  </si>
+  <si>
     <t>Métis FM</t>
   </si>
   <si>
     <t>metis.fm</t>
   </si>
   <si>
-    <t>French Guiana</t>
-[...10 lines deleted...]
-  <si>
     <t>NRJ Guyane</t>
   </si>
   <si>
     <t>www.nrjguyane.fm</t>
-  </si>
-[...4 lines deleted...]
-    <t>www.radiopeyi.com</t>
   </si>
   <si>
     <t>France-Guyane</t>
   </si>
   <si>
     <t>franceguyane.fr</t>
   </si>
   <si>
     <t>General</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt formatCode="GENERAL" numFmtId="164"/>
     <numFmt formatCode="[$$-1009]#,##0.00;[RED]\-[$$-1009]#,##0.00" numFmtId="165"/>
     <numFmt formatCode="YYYY-MM-DD\ HH:MM:SS" numFmtId="166"/>
     <numFmt formatCode="YYYY-MM-DD" numFmtId="167"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
@@ -234,132 +234,132 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>5710</v>
+        <v>5727</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>23.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>5282</v>
+        <v>5703</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>27.25</v>
+        <v>23.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>5016</v>
+        <v>5389</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>29.25</v>
+        <v>26.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>2430</v>
+        <v>2456</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>43.25</v>
+        <v>43.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>