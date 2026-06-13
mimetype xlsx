--- v0 (2025-12-05)
+++ v1 (2026-06-13)
@@ -37,366 +37,366 @@
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Domain</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Typology</t>
   </si>
   <si>
     <t>Global_rank</t>
   </si>
   <si>
     <t>Overall</t>
   </si>
   <si>
+    <t>Radio CCE</t>
+  </si>
+  <si>
+    <t>radiocce.com</t>
+  </si>
+  <si>
+    <t>Ecuador</t>
+  </si>
+  <si>
+    <t>Latin America</t>
+  </si>
+  <si>
+    <t>Spanish</t>
+  </si>
+  <si>
+    <t>Culture</t>
+  </si>
+  <si>
     <t>SÚPER</t>
   </si>
   <si>
     <t>super.com.ec</t>
   </si>
   <si>
-    <t>Ecuador</t>
-[...7 lines deleted...]
-  <si>
     <t>General</t>
   </si>
   <si>
+    <t>El Oro Digital</t>
+  </si>
+  <si>
+    <t>elorodigital.com</t>
+  </si>
+  <si>
     <t>La Primicia</t>
   </si>
   <si>
     <t>laprimicia.ec</t>
   </si>
   <si>
-    <t>Radio CCE</t>
-[...7 lines deleted...]
-  <si>
     <t>La Tarde</t>
   </si>
   <si>
     <t>latarde.net</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
-    <t>El Oro Digital</t>
-[...2 lines deleted...]
-    <t>elorodigital.com</t>
+    <t>Expectativa</t>
+  </si>
+  <si>
+    <t>expectativa.ec</t>
+  </si>
+  <si>
+    <t>Masharos News</t>
+  </si>
+  <si>
+    <t>masharosnews.com</t>
+  </si>
+  <si>
+    <t>D'UNA</t>
+  </si>
+  <si>
+    <t>deunanoticias.com</t>
+  </si>
+  <si>
+    <t>Cultura FM</t>
+  </si>
+  <si>
+    <t>culturafmcce.com</t>
   </si>
   <si>
     <t>Noti Amazonía</t>
   </si>
   <si>
     <t>notiamazonia.com</t>
   </si>
   <si>
-    <t>Masharos News</t>
-[...20 lines deleted...]
-    <t>expectativa.ec</t>
+    <t>Infórmate Manabí</t>
+  </si>
+  <si>
+    <t>informatemanabi.com</t>
+  </si>
+  <si>
+    <t>Esmeraldas News</t>
+  </si>
+  <si>
+    <t>esmeraldasnews.com</t>
   </si>
   <si>
     <t>Canal Uno</t>
   </si>
   <si>
     <t>canal1tv.com</t>
   </si>
   <si>
-    <t>Esmeraldas News</t>
-[...10 lines deleted...]
-  <si>
     <t>Últimas Noticias</t>
   </si>
   <si>
     <t>ultimasnoticias.ec</t>
   </si>
   <si>
     <t>Hoy En Imbabura</t>
   </si>
   <si>
     <t>hoyenimbabura.com</t>
   </si>
   <si>
     <t>Eco Amazónico</t>
   </si>
   <si>
     <t>ecoamazonico.com</t>
   </si>
   <si>
     <t>Pública FM</t>
   </si>
   <si>
     <t>publicafm.ec</t>
   </si>
   <si>
+    <t>El Tiempo</t>
+  </si>
+  <si>
+    <t>eltiempo.com.ec</t>
+  </si>
+  <si>
+    <t>Diario De Riobamba</t>
+  </si>
+  <si>
+    <t>eldiarioderiobamba.com</t>
+  </si>
+  <si>
     <t>Gamavisión</t>
   </si>
   <si>
     <t>gamavision.com.ec</t>
   </si>
   <si>
-    <t>Diario De Riobamba</t>
-[...4 lines deleted...]
-  <si>
     <t>El Amazónico</t>
   </si>
   <si>
     <t>elamazonico.com</t>
   </si>
   <si>
-    <t>El Tiempo</t>
-[...2 lines deleted...]
-    <t>eltiempo.com.ec</t>
+    <t>Ecuador En Directo</t>
+  </si>
+  <si>
+    <t>ecuadorendirecto.com</t>
   </si>
   <si>
     <t>La Gaceta</t>
   </si>
   <si>
     <t>lagaceta.com.ec</t>
   </si>
   <si>
-    <t>Ecuador En Directo</t>
-[...2 lines deleted...]
-    <t>ecuadorendirecto.com</t>
+    <t>Manabí Noticias</t>
+  </si>
+  <si>
+    <t>manabinoticias.com</t>
+  </si>
+  <si>
+    <t>Machala Móvil</t>
+  </si>
+  <si>
+    <t>machalamovil.com</t>
   </si>
   <si>
     <t>La Nación</t>
   </si>
   <si>
     <t>lanacion.com.ec</t>
   </si>
   <si>
     <t>Ecuador 221</t>
   </si>
   <si>
     <t>ecuador221.com.ec</t>
   </si>
   <si>
-    <t>Manabí Noticias</t>
-[...10 lines deleted...]
-  <si>
     <t>Ecuador Noticias</t>
   </si>
   <si>
     <t>ecuadornoticias.com</t>
   </si>
   <si>
+    <t>Los Andes</t>
+  </si>
+  <si>
+    <t>diariolosandes.com.ec</t>
+  </si>
+  <si>
     <t>Al Día</t>
   </si>
   <si>
     <t>aldia.com.ec</t>
   </si>
   <si>
-    <t>Los Andes</t>
-[...2 lines deleted...]
-    <t>diariolosandes.com.ec</t>
+    <t>Ecuador Tv</t>
+  </si>
+  <si>
+    <t>ecuadortv.ec</t>
   </si>
   <si>
     <t>Crónica</t>
   </si>
   <si>
     <t>cronica.com.ec</t>
   </si>
   <si>
-    <t>Ecuador Tv</t>
-[...4 lines deleted...]
-  <si>
     <t>Qué!</t>
   </si>
   <si>
     <t>quenoticias.com</t>
   </si>
   <si>
     <t>El Norte</t>
   </si>
   <si>
     <t>elnorte.ec</t>
   </si>
   <si>
     <t>Correo</t>
   </si>
   <si>
     <t>diariocorreo.com.ec</t>
   </si>
   <si>
     <t>La Hora</t>
   </si>
   <si>
     <t>lahora.com.ec</t>
   </si>
   <si>
+    <t>EXTRA</t>
+  </si>
+  <si>
+    <t>extra.ec</t>
+  </si>
+  <si>
     <t>El Telégrafo</t>
   </si>
   <si>
     <t>eltelegrafo.com.ec</t>
   </si>
   <si>
-    <t>EXTRA</t>
-[...2 lines deleted...]
-    <t>extra.ec</t>
+    <t>El Heraldo</t>
+  </si>
+  <si>
+    <t>elheraldo.com.ec</t>
+  </si>
+  <si>
+    <t>SRUCE</t>
+  </si>
+  <si>
+    <t>radiosucre.com.ec</t>
+  </si>
+  <si>
+    <t>GK</t>
+  </si>
+  <si>
+    <t>gk.city</t>
+  </si>
+  <si>
+    <t>La Prensa</t>
+  </si>
+  <si>
+    <t>laprensa.com.ec</t>
+  </si>
+  <si>
+    <t>Metro Hoy</t>
+  </si>
+  <si>
+    <t>metroecuador.com.ec</t>
+  </si>
+  <si>
+    <t>El Mercurio</t>
+  </si>
+  <si>
+    <t>elmercurio.com.ec</t>
   </si>
   <si>
     <t>La República</t>
   </si>
   <si>
     <t>larepublica.ec</t>
   </si>
   <si>
-    <t>El Heraldo</t>
-[...32 lines deleted...]
-    <t>metroecuador.com.ec</t>
+    <t>Tc Televisión</t>
+  </si>
+  <si>
+    <t>tctelevision.com</t>
+  </si>
+  <si>
+    <t>Primicias</t>
+  </si>
+  <si>
+    <t>primicias.ec</t>
   </si>
   <si>
     <t>El Diario</t>
   </si>
   <si>
     <t>eldiario.ec</t>
   </si>
   <si>
+    <t>Expreso</t>
+  </si>
+  <si>
+    <t>expreso.ec</t>
+  </si>
+  <si>
     <t>Vistazo</t>
   </si>
   <si>
     <t>vistazo.com</t>
-  </si>
-[...16 lines deleted...]
-    <t>primicias.ec</t>
   </si>
   <si>
     <t>Teleamazonas</t>
   </si>
   <si>
     <t>teleamazonas.com</t>
   </si>
   <si>
     <t>Ecuavisa</t>
   </si>
   <si>
     <t>ecuavisa.com</t>
   </si>
   <si>
     <t>El Comercio</t>
   </si>
   <si>
     <t>elcomercio.com</t>
   </si>
   <si>
     <t>El Universo</t>
   </si>
   <si>
     <t>eluniverso.com</t>
   </si>
@@ -537,1429 +537,1429 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>6513</v>
+        <v>6438</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>13.5</v>
+        <v>15.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>6428</v>
+        <v>6381</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>15</v>
+        <v>16.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4" s="0" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>6410</v>
+        <v>6358</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>15.25</v>
+        <v>16.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>6396</v>
+        <v>6320</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>15.5</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>22</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="C6" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G6" s="0" t="n">
-        <v>6239</v>
+        <v>6197</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>17.75</v>
+        <v>18.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>6098</v>
+        <v>6142</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>19.5</v>
+        <v>19.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>6098</v>
+        <v>6110</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>19.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>6098</v>
+        <v>6110</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>19.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>6098</v>
+        <v>6076</v>
       </c>
       <c r="H10" s="0" t="n">
-        <v>19.5</v>
+        <v>20</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>6084</v>
+        <v>6045</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>19.75</v>
+        <v>20.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>6057</v>
+        <v>6023</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>20</v>
+        <v>20.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>6020</v>
+        <v>5999</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>20.5</v>
+        <v>20.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>5988</v>
+        <v>5999</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>21</v>
+        <v>20.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>5965</v>
+        <v>5924</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>21.25</v>
+        <v>21.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>5910</v>
+        <v>5924</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>21.75</v>
+        <v>21.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>5846</v>
+        <v>5855</v>
       </c>
       <c r="H17" s="0" t="n">
         <v>22.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>5622</v>
+        <v>5781</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>24.25</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>5622</v>
+        <v>5703</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>24.25</v>
+        <v>23.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>5622</v>
+        <v>5641</v>
       </c>
       <c r="H20" s="0" t="n">
         <v>24.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>5504</v>
+        <v>5618</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>25.25</v>
+        <v>24.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>5451</v>
+        <v>5559</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>25.75</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>5253</v>
+        <v>5225</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>27.5</v>
+        <v>27.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>5218</v>
+        <v>5171</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>27.75</v>
+        <v>28.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>5016</v>
+        <v>4972</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>29.25</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>4972</v>
+        <v>4937</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>29.5</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>4934</v>
+        <v>4937</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>29.75</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>4836</v>
+        <v>4724</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>30.5</v>
+        <v>31.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>4793</v>
+        <v>4563</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>30.75</v>
+        <v>32.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>4571</v>
+        <v>4563</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>32</v>
+        <v>32.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>4447</v>
+        <v>4468</v>
       </c>
       <c r="H31" s="0" t="n">
         <v>32.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>4087</v>
+        <v>4133</v>
       </c>
       <c r="H32" s="0" t="n">
         <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>3946</v>
+        <v>3929</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>35.5</v>
+        <v>35.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>3891</v>
+        <v>3876</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>35.75</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>3839</v>
+        <v>3647</v>
       </c>
       <c r="H35" s="0" t="n">
-        <v>36</v>
+        <v>37.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>3583</v>
+        <v>3543</v>
       </c>
       <c r="H36" s="0" t="n">
-        <v>37.25</v>
+        <v>37.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>3351</v>
+        <v>3450</v>
       </c>
       <c r="H37" s="0" t="n">
-        <v>38.5</v>
+        <v>38.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G38" s="0" t="n">
-        <v>3085</v>
+        <v>2863</v>
       </c>
       <c r="H38" s="0" t="n">
-        <v>39.75</v>
+        <v>41.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="n">
-        <v>2808</v>
+        <v>2807</v>
       </c>
       <c r="H39" s="0" t="n">
-        <v>41.25</v>
+        <v>41.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>2616</v>
+        <v>2706</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>42.25</v>
+        <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="n">
-        <v>2616</v>
+        <v>2669</v>
       </c>
       <c r="H41" s="0" t="n">
         <v>42.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G42" s="0" t="n">
-        <v>2559</v>
+        <v>2553</v>
       </c>
       <c r="H42" s="0" t="n">
-        <v>42.5</v>
+        <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G43" s="0" t="n">
-        <v>2381</v>
+        <v>2411</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>43.5</v>
+        <v>43.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="G44" s="0" t="n">
-        <v>2381</v>
+        <v>2296</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>43.5</v>
+        <v>44.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="n">
-        <v>2381</v>
+        <v>2296</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>43.5</v>
+        <v>44.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G46" s="0" t="n">
-        <v>2248</v>
+        <v>2103</v>
       </c>
       <c r="H46" s="0" t="n">
-        <v>44.25</v>
+        <v>45.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G47" s="0" t="n">
-        <v>1923</v>
+        <v>1878</v>
       </c>
       <c r="H47" s="0" t="n">
-        <v>46.25</v>
+        <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="s">
         <v>106</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="n">
-        <v>1885</v>
+        <v>1480</v>
       </c>
       <c r="H48" s="0" t="n">
-        <v>46.5</v>
+        <v>49.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G49" s="0" t="n">
-        <v>1846</v>
+        <v>1415</v>
       </c>
       <c r="H49" s="0" t="n">
-        <v>46.75</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G50" s="0" t="n">
-        <v>1493</v>
+        <v>1347</v>
       </c>
       <c r="H50" s="0" t="n">
-        <v>49</v>
+        <v>50.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="s">
         <v>112</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="n">
-        <v>1380</v>
+        <v>1306</v>
       </c>
       <c r="H51" s="0" t="n">
-        <v>49.75</v>
+        <v>50.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="n">
-        <v>1189</v>
+        <v>1245</v>
       </c>
       <c r="H52" s="0" t="n">
         <v>51.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="s">
         <v>116</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="n">
-        <v>1028</v>
+        <v>1097</v>
       </c>
       <c r="H53" s="0" t="n">
         <v>52.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G54" s="0" t="n">
-        <v>545</v>
+        <v>635</v>
       </c>
       <c r="H54" s="0" t="n">
-        <v>58</v>
+        <v>57.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="G55" s="0" t="n">
-        <v>355</v>
+        <v>370</v>
       </c>
       <c r="H55" s="0" t="n">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>