--- v0 (2025-12-05)
+++ v1 (2026-06-14)
@@ -67,273 +67,273 @@
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>Western Europe</t>
   </si>
   <si>
     <t>Turkish</t>
   </si>
   <si>
     <t>Music</t>
   </si>
   <si>
     <t>First FM</t>
   </si>
   <si>
     <t>www.kibrisfirstfm.com</t>
   </si>
   <si>
     <t>Hit FM</t>
   </si>
   <si>
     <t>www.hitfmcyprus.com</t>
   </si>
   <si>
+    <t>Radyo Havadis</t>
+  </si>
+  <si>
+    <t>www.radyohavadis.com</t>
+  </si>
+  <si>
+    <t>Kibris Türk FM</t>
+  </si>
+  <si>
+    <t>kibristurkfm.com</t>
+  </si>
+  <si>
+    <t>Dream Live Urban</t>
+  </si>
+  <si>
+    <t>www.dreamfmcyprus.com</t>
+  </si>
+  <si>
     <t>Dromos FM</t>
   </si>
   <si>
     <t>www.dromoscy.fm</t>
   </si>
   <si>
     <t>Greek</t>
   </si>
   <si>
-    <t>Kibris Türk FM</t>
-[...10 lines deleted...]
-  <si>
     <t>Radio Paphos</t>
   </si>
   <si>
     <t>radiopafos.com</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
-    <t>Dream Live Urban</t>
-[...4 lines deleted...]
-  <si>
     <t>Kanali Epta</t>
   </si>
   <si>
     <t>kanali7.com</t>
   </si>
   <si>
+    <t>Diesi FM</t>
+  </si>
+  <si>
+    <t>diesicyprus.com.cy</t>
+  </si>
+  <si>
     <t>Sim Radyo</t>
   </si>
   <si>
     <t>simradyo.com</t>
   </si>
   <si>
-    <t>Diesi FM</t>
-[...2 lines deleted...]
-    <t>diesicyprus.com.cy</t>
+    <t>Mayis FM</t>
+  </si>
+  <si>
+    <t>www.radyomayis.com</t>
+  </si>
+  <si>
+    <t>Play FM</t>
+  </si>
+  <si>
+    <t>playfm.com.tr</t>
   </si>
   <si>
     <t>Alpha Cyprus</t>
   </si>
   <si>
     <t>alpharadio.cy</t>
   </si>
   <si>
-    <t>Play FM</t>
-[...2 lines deleted...]
-    <t>playfm.com.tr</t>
+    <t>Capital FM</t>
+  </si>
+  <si>
+    <t>www.capitalcyprus.com</t>
+  </si>
+  <si>
+    <t>Kibris Radyo</t>
+  </si>
+  <si>
+    <t>kibrisfm.com</t>
+  </si>
+  <si>
+    <t>Sport FM</t>
+  </si>
+  <si>
+    <t>sportfmcy.com</t>
+  </si>
+  <si>
+    <t>Sports</t>
   </si>
   <si>
     <t>Juke FM</t>
   </si>
   <si>
     <t>www.radyojuke.com</t>
   </si>
   <si>
-    <t>Sport FM</t>
-[...11 lines deleted...]
-    <t>kibrisfm.com</t>
+    <t>Radyo Vatan</t>
+  </si>
+  <si>
+    <t>radyovatankktc.com</t>
+  </si>
+  <si>
+    <t>Rock Paphos</t>
+  </si>
+  <si>
+    <t>rockfmcyprus.com</t>
+  </si>
+  <si>
+    <t>Zenith Radio</t>
+  </si>
+  <si>
+    <t>zenithfm.com.cy</t>
   </si>
   <si>
     <t>Enerji Show</t>
   </si>
   <si>
     <t>www.nrgplay.com</t>
   </si>
   <si>
-    <t>Mayis FM</t>
-[...28 lines deleted...]
-  <si>
     <t>Active FM</t>
   </si>
   <si>
     <t>activeradio.com.cy</t>
   </si>
   <si>
     <t>Kilk 98,2</t>
   </si>
   <si>
     <t>klikfm.com.cy</t>
   </si>
   <si>
     <t>Sfera FM</t>
   </si>
   <si>
     <t>sfera.com.cy</t>
   </si>
   <si>
     <t>Mix FM Cyprus</t>
   </si>
   <si>
     <t>www.mixfmradio.com</t>
   </si>
   <si>
     <t>Erkam Radyo</t>
   </si>
   <si>
     <t>www.erkamradyo.com</t>
   </si>
   <si>
+    <t>Super</t>
+  </si>
+  <si>
+    <t>www.superfmradio.com</t>
+  </si>
+  <si>
     <t>Kanali 6</t>
   </si>
   <si>
     <t>kanali6.com.cy</t>
   </si>
   <si>
-    <t>Super</t>
-[...4 lines deleted...]
-  <si>
     <t>Supersport FM</t>
   </si>
   <si>
     <t>sport-fm.com.cy</t>
   </si>
   <si>
     <t>Diyalog FM</t>
   </si>
   <si>
     <t>www.diyaloggazetesi.com</t>
   </si>
   <si>
     <t>ANT1</t>
   </si>
   <si>
     <t>ant1live.com</t>
   </si>
   <si>
     <t>Financial Mirror</t>
   </si>
   <si>
     <t>financialmirror.com</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>Finance</t>
   </si>
   <si>
     <t>Sigma Tv</t>
   </si>
   <si>
     <t>sigmatv.com</t>
   </si>
   <si>
     <t>Kibris Gazetesi</t>
   </si>
   <si>
     <t>kibrisgazetesi.com</t>
   </si>
   <si>
     <t>Soester Anzeiger</t>
   </si>
   <si>
     <t>politis.com.cy</t>
   </si>
   <si>
+    <t>YDÜ Radyo 88</t>
+  </si>
+  <si>
+    <t>neu.edu.tr</t>
+  </si>
+  <si>
     <t>Philenews</t>
   </si>
   <si>
     <t>philenews.com</t>
-  </si>
-[...4 lines deleted...]
-    <t>neu.edu.tr</t>
   </si>
   <si>
     <t>RIK 1</t>
   </si>
   <si>
     <t>rik.cy</t>
   </si>
   <si>
     <t>Sigmalive</t>
   </si>
   <si>
     <t>sigmalive.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt formatCode="GENERAL" numFmtId="164"/>
     <numFmt formatCode="[$$-1009]#,##0.00;[RED]\-[$$-1009]#,##0.00" numFmtId="165"/>
     <numFmt formatCode="YYYY-MM-DD\ HH:MM:SS" numFmtId="166"/>
     <numFmt formatCode="YYYY-MM-DD" numFmtId="167"/>
   </numFmts>
   <fonts count="4">
@@ -462,1068 +462,1068 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>6638</v>
+        <v>6635</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>8.25</v>
+        <v>8.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>6627</v>
+        <v>6624</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>9.5</v>
+        <v>10.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>6600</v>
+        <v>6580</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>11.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>6593</v>
+        <v>6515</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>11.75</v>
+        <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>6484</v>
+        <v>6438</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>14</v>
+        <v>15.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="B7" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>6372</v>
+        <v>6416</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>15.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="B8" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="B8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>6360</v>
+        <v>6275</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>16</v>
+        <v>17.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="0" t="s">
+      <c r="C9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F9" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G9" s="0" t="n">
-        <v>6322</v>
+        <v>6275</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>16.5</v>
+        <v>17.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>6306</v>
+        <v>6255</v>
       </c>
       <c r="H10" s="0" t="n">
-        <v>16.75</v>
+        <v>17.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>6163</v>
+        <v>6142</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>18.75</v>
+        <v>19.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>6127</v>
+        <v>6110</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>19.25</v>
+        <v>19.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>6127</v>
+        <v>6023</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>19.25</v>
+        <v>20.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>6084</v>
+        <v>6023</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>19.75</v>
+        <v>20.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>5965</v>
+        <v>5999</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>21.25</v>
+        <v>20.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>5965</v>
+        <v>5981</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>21.25</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="B17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>5965</v>
+        <v>5907</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>21.25</v>
+        <v>21.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="0" t="s">
+      <c r="C18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G18" s="0" t="n">
-        <v>5874</v>
+        <v>5879</v>
       </c>
       <c r="H18" s="0" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>50</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>5846</v>
+        <v>5812</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>22.25</v>
+        <v>22.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>5813</v>
+        <v>5753</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>22.5</v>
+        <v>23.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>5779</v>
+        <v>5672</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>22.75</v>
+        <v>24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>5710</v>
+        <v>5618</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>23.5</v>
+        <v>24.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>5594</v>
+        <v>5484</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>24.5</v>
+        <v>25.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>5363</v>
+        <v>5418</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>26.5</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>5192</v>
+        <v>5135</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>28</v>
+        <v>28.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>5114</v>
+        <v>5065</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>28.5</v>
+        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>66</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>4694</v>
+        <v>4724</v>
       </c>
       <c r="H27" s="0" t="n">
         <v>31.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>4620</v>
+        <v>4599</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>31.75</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>4369</v>
+        <v>4324</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>33.25</v>
+        <v>33.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>4286</v>
+        <v>4324</v>
       </c>
       <c r="H30" s="0" t="n">
         <v>33.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>4245</v>
+        <v>4029</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>34</v>
+        <v>35.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>4122</v>
+        <v>3839</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>34.5</v>
+        <v>36.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>3293</v>
+        <v>3165</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>38.75</v>
+        <v>39.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>81</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>82</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>2430</v>
+        <v>2411</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>43.25</v>
+        <v>43.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>1923</v>
+        <v>2020</v>
       </c>
       <c r="H35" s="0" t="n">
-        <v>46.25</v>
+        <v>46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>1885</v>
+        <v>1731</v>
       </c>
       <c r="H36" s="0" t="n">
-        <v>46.5</v>
+        <v>48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>88</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>1601</v>
+        <v>1556</v>
       </c>
       <c r="H37" s="0" t="n">
-        <v>48.25</v>
+        <v>49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>90</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G38" s="0" t="n">
-        <v>1347</v>
+        <v>1415</v>
       </c>
       <c r="H38" s="0" t="n">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G39" s="0" t="n">
-        <v>1347</v>
+        <v>1070</v>
       </c>
       <c r="H39" s="0" t="n">
-        <v>50</v>
+        <v>52.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>94</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>915</v>
+        <v>943</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>53.5</v>
+        <v>53.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>96</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G41" s="0" t="n">
-        <v>755</v>
+        <v>740</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>55.25</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>