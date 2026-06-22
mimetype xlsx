--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -61,1584 +61,1584 @@
   <si>
     <t>El Itihue</t>
   </si>
   <si>
     <t>diarioelitihue.blogspot.com</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Latin America</t>
   </si>
   <si>
     <t>Spanish</t>
   </si>
   <si>
     <t>General</t>
   </si>
   <si>
     <t>Diario Aysén Opina</t>
   </si>
   <si>
     <t>diarioaysenopina.cl</t>
   </si>
   <si>
+    <t>El Ranco</t>
+  </si>
+  <si>
+    <t>diarioelranco.com</t>
+  </si>
+  <si>
+    <t>El Lector</t>
+  </si>
+  <si>
+    <t>lectoronline.cl</t>
+  </si>
+  <si>
     <t>Arica Mía</t>
   </si>
   <si>
     <t>aricamia.cl</t>
   </si>
   <si>
+    <t>El Diario De Maule</t>
+  </si>
+  <si>
+    <t>eldiariodemaule.cl</t>
+  </si>
+  <si>
+    <t>Arica 365</t>
+  </si>
+  <si>
+    <t>arica365.cl</t>
+  </si>
+  <si>
+    <t>Angolinos</t>
+  </si>
+  <si>
+    <t>angolinos.cl</t>
+  </si>
+  <si>
+    <t>Tus Noticias</t>
+  </si>
+  <si>
+    <t>tusnoticias.cl</t>
+  </si>
+  <si>
+    <t>Central Noticias</t>
+  </si>
+  <si>
+    <t>centralnoticias.cl</t>
+  </si>
+  <si>
+    <t>Aconcagua Digital</t>
+  </si>
+  <si>
+    <t>aconcaguadigital.cl</t>
+  </si>
+  <si>
     <t>Más Noticia</t>
   </si>
   <si>
     <t>masnoticia.cl</t>
   </si>
   <si>
-    <t>El Ranco</t>
-[...14 lines deleted...]
-    <t>centralnoticias.cl</t>
+    <t>La Kalle</t>
+  </si>
+  <si>
+    <t>lakalle.cl</t>
+  </si>
+  <si>
+    <t>Tiempo 21 Araucanía</t>
+  </si>
+  <si>
+    <t>tiempo21araucania.cl</t>
+  </si>
+  <si>
+    <t>Sur Actual</t>
+  </si>
+  <si>
+    <t>suractual.cl</t>
+  </si>
+  <si>
+    <t>Primera Nota</t>
+  </si>
+  <si>
+    <t>primeranota.cl</t>
+  </si>
+  <si>
+    <t>Diario Los Lagos</t>
+  </si>
+  <si>
+    <t>diarioloslagos.cl</t>
+  </si>
+  <si>
+    <t>El Vicuñense</t>
+  </si>
+  <si>
+    <t>elvicuñense.cl</t>
+  </si>
+  <si>
+    <t>Maule Al Día!</t>
+  </si>
+  <si>
+    <t>maulealdia.cl</t>
   </si>
   <si>
     <t>La Tribuna De Colchagua</t>
   </si>
   <si>
     <t>latribunadecolchagua.cl</t>
   </si>
   <si>
-    <t>El Diario De Maule</t>
-[...32 lines deleted...]
-    <t>tusnoticias.cl</t>
+    <t>El Vileño</t>
+  </si>
+  <si>
+    <t>elvileño.cl</t>
+  </si>
+  <si>
+    <t>La Noticia Online</t>
+  </si>
+  <si>
+    <t>lanoticiaonline.cl</t>
   </si>
   <si>
     <t>El Regional</t>
   </si>
   <si>
     <t>elregional.cl</t>
   </si>
   <si>
-    <t>Sur Actual</t>
-[...8 lines deleted...]
-    <t>elvileño.cl</t>
+    <t>Radio Newen</t>
+  </si>
+  <si>
+    <t>radionewen.cl</t>
+  </si>
+  <si>
+    <t>HDN</t>
+  </si>
+  <si>
+    <t>hdn.cl</t>
+  </si>
+  <si>
+    <t>El Punitaquino</t>
+  </si>
+  <si>
+    <t>elpunitaquino.cl</t>
+  </si>
+  <si>
+    <t>Canal De Noticias</t>
+  </si>
+  <si>
+    <t>canaldenoticias.cl</t>
   </si>
   <si>
     <t>El Illapelino</t>
   </si>
   <si>
     <t>elillapelino.cl</t>
   </si>
   <si>
-    <t>Angolinos</t>
-[...28 lines deleted...]
-  <si>
     <t>El Hurtadino </t>
   </si>
   <si>
     <t>elhurtadino.cl</t>
   </si>
   <si>
-    <t>Tiempo 21 Araucanía</t>
-[...2 lines deleted...]
-    <t>tiempo21araucania.cl</t>
+    <t>El Canelino</t>
+  </si>
+  <si>
+    <t>elcanelino.cl</t>
+  </si>
+  <si>
+    <t>Maulee</t>
+  </si>
+  <si>
+    <t>maulee.cl</t>
+  </si>
+  <si>
+    <t>Noticias Chiloé</t>
+  </si>
+  <si>
+    <t>noticiaschiloe.cl</t>
+  </si>
+  <si>
+    <t>El Salamanquino</t>
+  </si>
+  <si>
+    <t>elsalamanquino.cl</t>
   </si>
   <si>
     <t>El Montepatrino </t>
   </si>
   <si>
     <t>elmontepatrino.cl</t>
   </si>
   <si>
-    <t>Canal De Noticias</t>
-[...2 lines deleted...]
-    <t>canaldenoticias.cl</t>
+    <t>El Chelenko</t>
+  </si>
+  <si>
+    <t>elchelenko.cl</t>
   </si>
   <si>
     <t>Prensa Ciudadana</t>
   </si>
   <si>
     <t>prensaciudadana.cl</t>
   </si>
   <si>
+    <t>Parral Actual</t>
+  </si>
+  <si>
+    <t>parralactual.com</t>
+  </si>
+  <si>
+    <t>Los Ríos Al Día</t>
+  </si>
+  <si>
+    <t>losriosaldia.cl</t>
+  </si>
+  <si>
     <t>El Combarbalino </t>
   </si>
   <si>
     <t>elcombarbalino.cl</t>
   </si>
   <si>
-    <t>El Canelino</t>
-[...56 lines deleted...]
-    <t>parralactual.com</t>
+    <t>Atacama En Línea</t>
+  </si>
+  <si>
+    <t>atacamaenlinea.cl</t>
+  </si>
+  <si>
+    <t>La Perla Del Limarí</t>
+  </si>
+  <si>
+    <t>laperladellimari.cl</t>
+  </si>
+  <si>
+    <t>Revista Territorio Sur</t>
+  </si>
+  <si>
+    <t>revistaterritoriosur.org</t>
+  </si>
+  <si>
+    <t>Radio Portales</t>
+  </si>
+  <si>
+    <t>portalesfm.cl</t>
+  </si>
+  <si>
+    <t>Culture</t>
+  </si>
+  <si>
+    <t>Los Ríos</t>
+  </si>
+  <si>
+    <t>periodicolosrios.cl</t>
+  </si>
+  <si>
+    <t>El Capo De Provincia</t>
+  </si>
+  <si>
+    <t>capodeprovincia.cl</t>
   </si>
   <si>
     <t>Angelino</t>
   </si>
   <si>
     <t>angelino.cl</t>
   </si>
   <si>
+    <t>Natales Online</t>
+  </si>
+  <si>
+    <t>natalesonline.cl</t>
+  </si>
+  <si>
     <t>El Paihuanino </t>
   </si>
   <si>
     <t>elpaihuanino.cl</t>
   </si>
   <si>
-    <t>Revista Territorio Sur</t>
-[...32 lines deleted...]
-    <t>capodeprovincia.cl</t>
+    <t>Vergara 240</t>
+  </si>
+  <si>
+    <t>vergara240.udp.cl</t>
   </si>
   <si>
     <t>Radio Juan Gómez Millas (Jgm)</t>
   </si>
   <si>
     <t>radiojgm.uchile.cl</t>
   </si>
   <si>
-    <t>Radio Portales</t>
-[...11 lines deleted...]
-    <t>vergara240.udp.cl</t>
+    <t>Libertad Digital</t>
+  </si>
+  <si>
+    <t>libertaddigital.cl</t>
+  </si>
+  <si>
+    <t>El Correo Del Lago</t>
+  </si>
+  <si>
+    <t>correodellago.cl</t>
+  </si>
+  <si>
+    <t>Datos Sur</t>
+  </si>
+  <si>
+    <t>datossur.cl</t>
+  </si>
+  <si>
+    <t>Huelladigital.Cl</t>
+  </si>
+  <si>
+    <t>huelladigital.cl</t>
+  </si>
+  <si>
+    <t>El Serenense</t>
+  </si>
+  <si>
+    <t>elserenense.cl</t>
+  </si>
+  <si>
+    <t>El Comunal </t>
+  </si>
+  <si>
+    <t>elcomunal.cl</t>
+  </si>
+  <si>
+    <t>El Andacollino </t>
+  </si>
+  <si>
+    <t>elandacollino.cl</t>
+  </si>
+  <si>
+    <t>Chasquis</t>
+  </si>
+  <si>
+    <t>chasquis.cl</t>
   </si>
   <si>
     <t>El Diario Panguipulli</t>
   </si>
   <si>
     <t>eldiariopanguipulli.cl</t>
   </si>
   <si>
+    <t>Diario Máfil</t>
+  </si>
+  <si>
+    <t>diariomafil.cl</t>
+  </si>
+  <si>
+    <t>Pichilemu Tv</t>
+  </si>
+  <si>
+    <t>pichilemutv.org</t>
+  </si>
+  <si>
+    <t>El Coquimbano</t>
+  </si>
+  <si>
+    <t>elcoquimbano.cl</t>
+  </si>
+  <si>
+    <t>Tarapacá Online</t>
+  </si>
+  <si>
+    <t>tarapacaonline.cl</t>
+  </si>
+  <si>
+    <t>El Patagón Domingo</t>
+  </si>
+  <si>
+    <t>elpatagondomingo.cl</t>
+  </si>
+  <si>
+    <t>El Cachapoal</t>
+  </si>
+  <si>
+    <t>elcachapoal.cl</t>
+  </si>
+  <si>
+    <t>El Cóndor</t>
+  </si>
+  <si>
+    <t>diarioelcondor.cl</t>
+  </si>
+  <si>
     <t>Crónica Noticias</t>
   </si>
   <si>
     <t>cronicanoticias.cl</t>
   </si>
   <si>
-    <t>Libertad Digital</t>
-[...28 lines deleted...]
-  <si>
     <t>El Monitor</t>
   </si>
   <si>
     <t>elmonitordeparral.com</t>
   </si>
   <si>
-    <t>El Patagón Domingo</t>
-[...28 lines deleted...]
-  <si>
     <t>Chillán Online</t>
   </si>
   <si>
     <t>chillanonline.cl</t>
   </si>
   <si>
+    <t>Prensa Curicó</t>
+  </si>
+  <si>
+    <t>prensacurico.cl</t>
+  </si>
+  <si>
+    <t>El Andino</t>
+  </si>
+  <si>
+    <t>elandino.cl</t>
+  </si>
+  <si>
+    <t>Hora De Noticias</t>
+  </si>
+  <si>
+    <t>horadenoticias.cl</t>
+  </si>
+  <si>
+    <t>Arica Hoy</t>
+  </si>
+  <si>
+    <t>aricahoy.cl</t>
+  </si>
+  <si>
+    <t>La Unión</t>
+  </si>
+  <si>
+    <t>diariolaunion.cl</t>
+  </si>
+  <si>
+    <t>El Soberano</t>
+  </si>
+  <si>
+    <t>elsoberano.org</t>
+  </si>
+  <si>
+    <t>El Huemul</t>
+  </si>
+  <si>
+    <t>elhuemul.cl</t>
+  </si>
+  <si>
+    <t>El Informador</t>
+  </si>
+  <si>
+    <t>elinformador.cl</t>
+  </si>
+  <si>
+    <t>Diario San José</t>
+  </si>
+  <si>
+    <t>diariosanjose.cl</t>
+  </si>
+  <si>
+    <t>Diario Lanco</t>
+  </si>
+  <si>
+    <t>diariolanco.cl</t>
+  </si>
+  <si>
     <t>Atentos</t>
   </si>
   <si>
     <t>atentos.cl</t>
   </si>
   <si>
-    <t>Tarapacá Online</t>
-[...52 lines deleted...]
-  <si>
     <t>Noticias Del Lago</t>
   </si>
   <si>
     <t>noticiasdellago.cl</t>
   </si>
   <si>
-    <t>El Soberano</t>
-[...26 lines deleted...]
-    <t>diariolanco.cl</t>
+    <t>Robot Labot</t>
+  </si>
+  <si>
+    <t>labot.cl</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
+    <t>Hoyxhoy</t>
+  </si>
+  <si>
+    <t>hoyxhoy.cl</t>
+  </si>
+  <si>
+    <t>El Sancarlino</t>
+  </si>
+  <si>
+    <t>elsancarlino.cl</t>
+  </si>
+  <si>
+    <t>Malleco 7</t>
+  </si>
+  <si>
+    <t>malleco7.cl</t>
+  </si>
+  <si>
+    <t>La Opinión De Chiloé</t>
+  </si>
+  <si>
+    <t>laopiniondechiloe.cl</t>
+  </si>
+  <si>
+    <t>La Estrella De Tocopilla</t>
+  </si>
+  <si>
+    <t>estrellatocopilla.cl</t>
+  </si>
+  <si>
+    <t>Diario Sur Noticias</t>
+  </si>
+  <si>
+    <t>diariosurnoticias.com</t>
+  </si>
+  <si>
+    <t>La Tercera Dosis</t>
+  </si>
+  <si>
+    <t>terceradosis.cl</t>
+  </si>
+  <si>
+    <t>Opinión Sur</t>
+  </si>
+  <si>
+    <t>opinionsur.cl</t>
   </si>
   <si>
     <t>Central Web</t>
   </si>
   <si>
     <t>centralweb.cl</t>
   </si>
   <si>
-    <t>Robot Labot</t>
-[...11 lines deleted...]
-    <t>elsancarlino.cl</t>
+    <t>Diario Lago Ranco</t>
+  </si>
+  <si>
+    <t>diariolagoranco.cl</t>
+  </si>
+  <si>
+    <t>Clave 9</t>
+  </si>
+  <si>
+    <t>clave9.cl</t>
   </si>
   <si>
     <t>centralnoticia.cl</t>
   </si>
   <si>
-    <t>La Tercera Dosis</t>
-[...34 lines deleted...]
-  <si>
     <t>Antofagasta Noticias</t>
   </si>
   <si>
     <t>antofagastanoticias.cl</t>
   </si>
   <si>
-    <t>Opinión Sur</t>
-[...14 lines deleted...]
-    <t>diariosurnoticias.com</t>
+    <t>La Razón</t>
+  </si>
+  <si>
+    <t>larazon.cl</t>
+  </si>
+  <si>
+    <t>Linares En Línea</t>
+  </si>
+  <si>
+    <t>linaresenlinea.cl</t>
+  </si>
+  <si>
+    <t>Cauquenesnet</t>
+  </si>
+  <si>
+    <t>cauquenesnet.cl</t>
   </si>
   <si>
     <t>Diario Puerto Varas</t>
   </si>
   <si>
     <t>diariopuertovaras.cl</t>
   </si>
   <si>
-    <t>Diario Lago Ranco</t>
-[...2 lines deleted...]
-    <t>diariolagoranco.cl</t>
+    <t>El Pulso</t>
+  </si>
+  <si>
+    <t>diarioelpulso.cl</t>
   </si>
   <si>
     <t>Radios Regionales</t>
   </si>
   <si>
     <t>radiosregionales.cl</t>
   </si>
   <si>
-    <t>El Pulso</t>
-[...14 lines deleted...]
-    <t>linaresenlinea.cl</t>
+    <t>Río En Línea</t>
+  </si>
+  <si>
+    <t>rioenlinea.cl</t>
+  </si>
+  <si>
+    <t>Puroperiodismo</t>
+  </si>
+  <si>
+    <t>puroperiodismo.cl</t>
+  </si>
+  <si>
+    <t>El Sol De Iquique</t>
+  </si>
+  <si>
+    <t>elsoldeiquique.cl</t>
   </si>
   <si>
     <t>El Irreverente</t>
   </si>
   <si>
     <t>elirreverenteibague.com</t>
   </si>
   <si>
-    <t>El Sol De Iquique</t>
-[...2 lines deleted...]
-    <t>elsoldeiquique.cl</t>
+    <t>El América</t>
+  </si>
+  <si>
+    <t>elamerica.cl</t>
+  </si>
+  <si>
+    <t>Diario Río Bueno</t>
+  </si>
+  <si>
+    <t>diarioriobueno.cl</t>
+  </si>
+  <si>
+    <t>La Región Hoy</t>
+  </si>
+  <si>
+    <t>laregionhoy.cl</t>
+  </si>
+  <si>
+    <t>El Aconcagua</t>
+  </si>
+  <si>
+    <t>elaconcagua.cl</t>
+  </si>
+  <si>
+    <t>La Quinta</t>
+  </si>
+  <si>
+    <t>diariolaquinta.cl</t>
+  </si>
+  <si>
+    <t>Temuco Diario</t>
+  </si>
+  <si>
+    <t>temucodiario.cl</t>
+  </si>
+  <si>
+    <t>Ovalle Hoy</t>
+  </si>
+  <si>
+    <t>ovallehoy.cl</t>
+  </si>
+  <si>
+    <t>El Divisadero</t>
+  </si>
+  <si>
+    <t>eldivisadero.cl</t>
+  </si>
+  <si>
+    <t>Diario Chiloé</t>
+  </si>
+  <si>
+    <t>diariochiloe.cl</t>
   </si>
   <si>
     <t>Arica Al Día</t>
   </si>
   <si>
     <t>aricaldia.cl</t>
   </si>
   <si>
+    <t>La Voz Del Norte</t>
+  </si>
+  <si>
+    <t>lavozdelnorte.cl</t>
+  </si>
+  <si>
+    <t>Epicentro Chile</t>
+  </si>
+  <si>
+    <t>epicentrochile.com</t>
+  </si>
+  <si>
+    <t>Diario De Osorno</t>
+  </si>
+  <si>
+    <t>diariodeosorno.cl</t>
+  </si>
+  <si>
+    <t>En La Línea</t>
+  </si>
+  <si>
+    <t>enlalinea.cl</t>
+  </si>
+  <si>
+    <t>Radio El Conquistador</t>
+  </si>
+  <si>
+    <t>elconquistadorfm.net</t>
+  </si>
+  <si>
+    <t>Crónica Chillán</t>
+  </si>
+  <si>
+    <t>cronicachillan.cl</t>
+  </si>
+  <si>
     <t>Diario Red Digital</t>
   </si>
   <si>
     <t>reddigital.cl</t>
   </si>
   <si>
+    <t>La Estrella De Concepción</t>
+  </si>
+  <si>
+    <t>estrellaconcepcion.cl</t>
+  </si>
+  <si>
     <t>El Quehaydecierto</t>
   </si>
   <si>
     <t>elquehaydecierto.cl</t>
   </si>
   <si>
-    <t>Puroperiodismo</t>
-[...46 lines deleted...]
-  <si>
     <t>El Ovallino</t>
   </si>
   <si>
     <t>elovallino.cl</t>
   </si>
   <si>
     <t>El Contraste</t>
   </si>
   <si>
     <t>elcontraste.cl</t>
   </si>
   <si>
-    <t>Diario De Osorno</t>
-[...14 lines deleted...]
-    <t>temucodiario.cl</t>
+    <t>Radio Kurruf</t>
+  </si>
+  <si>
+    <t>radiokurruf.org</t>
+  </si>
+  <si>
+    <t>El Magallánico</t>
+  </si>
+  <si>
+    <t>elmagallanico.com</t>
+  </si>
+  <si>
+    <t>El Deportero</t>
+  </si>
+  <si>
+    <t>eldeportero.cl</t>
+  </si>
+  <si>
+    <t>Sports</t>
+  </si>
+  <si>
+    <t>El Calbucano</t>
+  </si>
+  <si>
+    <t>elcalbucano.cl</t>
   </si>
   <si>
     <t>Noticias Los Ríos</t>
   </si>
   <si>
     <t>noticiaslosrios.cl</t>
   </si>
   <si>
-    <t>La Estrella De Concepción</t>
-[...20 lines deleted...]
-    <t>diariochiloe.cl</t>
+    <t>Diario Paillaco</t>
+  </si>
+  <si>
+    <t>diariopaillaco.cl</t>
+  </si>
+  <si>
+    <t>La Estrella De Chiloé</t>
+  </si>
+  <si>
+    <t>laestrellachiloe.cl</t>
+  </si>
+  <si>
+    <t>El Boyaldía</t>
+  </si>
+  <si>
+    <t>elboyaldia.cl</t>
+  </si>
+  <si>
+    <t>San Carlos On Line</t>
+  </si>
+  <si>
+    <t>sancarlosonline.cl</t>
+  </si>
+  <si>
+    <t>El Vacanudo</t>
+  </si>
+  <si>
+    <t>elvacanudo.cl</t>
+  </si>
+  <si>
+    <t>El Longino</t>
+  </si>
+  <si>
+    <t>diariolongino.cl</t>
+  </si>
+  <si>
+    <t>Diario Laguino</t>
+  </si>
+  <si>
+    <t>diariolaguino.cl</t>
+  </si>
+  <si>
+    <t>Diario De Valdivia</t>
+  </si>
+  <si>
+    <t>diariodevaldivia.cl</t>
+  </si>
+  <si>
+    <t>El Diario De Atacama</t>
+  </si>
+  <si>
+    <t>diarioatacama.cl</t>
+  </si>
+  <si>
+    <t>Las Noticias</t>
+  </si>
+  <si>
+    <t>lasnoticiasdemalleco.cl</t>
   </si>
   <si>
     <t>El Concecuente</t>
   </si>
   <si>
     <t>elconcecuente.cl</t>
   </si>
   <si>
-    <t>El Calbucano</t>
-[...56 lines deleted...]
-    <t>diariolaguino.cl</t>
+    <t>Emisor Podcasting</t>
+  </si>
+  <si>
+    <t>www.emisorpodcasting.com</t>
+  </si>
+  <si>
+    <t>La Voz De Maipú</t>
+  </si>
+  <si>
+    <t>lavozdemaipu.cl</t>
+  </si>
+  <si>
+    <t>La Opiñón</t>
+  </si>
+  <si>
+    <t>laopinon.cl</t>
+  </si>
+  <si>
+    <t>El Magallanews</t>
+  </si>
+  <si>
+    <t>elmagallanews.cl</t>
   </si>
   <si>
     <t>El Amaule</t>
   </si>
   <si>
     <t>elamaule.cl</t>
   </si>
   <si>
-    <t>La Estrella De Chiloé</t>
-[...2 lines deleted...]
-    <t>laestrellachiloe.cl</t>
+    <t>Red Maule</t>
+  </si>
+  <si>
+    <t>redmaule.com</t>
+  </si>
+  <si>
+    <t>Ovejero Noticias</t>
+  </si>
+  <si>
+    <t>ovejeronoticias.cl</t>
+  </si>
+  <si>
+    <t>El Rancahuaso</t>
+  </si>
+  <si>
+    <t>elrancahuaso.cl</t>
   </si>
   <si>
     <t>El Repuertero</t>
   </si>
   <si>
     <t>elrepuertero.cl</t>
   </si>
   <si>
-    <t>El Magallanews</t>
-[...14 lines deleted...]
-    <t>laopinon.cl</t>
+    <t>Tierramarillano</t>
+  </si>
+  <si>
+    <t>tierramarillano.cl</t>
+  </si>
+  <si>
+    <t>Atacama Noticias</t>
+  </si>
+  <si>
+    <t>atacamanoticias.cl</t>
+  </si>
+  <si>
+    <t>País Lobo</t>
+  </si>
+  <si>
+    <t>paislobo.cl</t>
   </si>
   <si>
     <t>El Naveghable</t>
   </si>
   <si>
     <t>elnaveghable.cl</t>
   </si>
   <si>
-    <t>El Boyaldía</t>
-[...29 lines deleted...]
-    <t>elrancahuaso.cl</t>
+    <t>El Insular</t>
+  </si>
+  <si>
+    <t>elinsular.cl</t>
+  </si>
+  <si>
+    <t>La Región</t>
+  </si>
+  <si>
+    <t>diariolaregion.cl</t>
+  </si>
+  <si>
+    <t>La Serena Online</t>
+  </si>
+  <si>
+    <t>laserenaonline.cl</t>
+  </si>
+  <si>
+    <t>La Prensa</t>
+  </si>
+  <si>
+    <t>diariolaprensa.cl</t>
   </si>
   <si>
     <t>Diario Futrono</t>
   </si>
   <si>
     <t>diariofutrono.cl</t>
   </si>
   <si>
-    <t>Diario De Valdivia</t>
-[...14 lines deleted...]
-    <t>lavozdemaipu.cl</t>
+    <t>Diario De Puerto Montt</t>
+  </si>
+  <si>
+    <t>diariodepuertomontt.cl</t>
+  </si>
+  <si>
+    <t>El Nortero</t>
+  </si>
+  <si>
+    <t>elnortero.cl</t>
+  </si>
+  <si>
+    <t>El Llanquihue</t>
+  </si>
+  <si>
+    <t>ellanquihue.cl</t>
+  </si>
+  <si>
+    <t>Mala Espina Check</t>
+  </si>
+  <si>
+    <t>malaespinacheck.cl</t>
+  </si>
+  <si>
+    <t>Andes On Line</t>
+  </si>
+  <si>
+    <t>losandesonline.cl</t>
+  </si>
+  <si>
+    <t>La Estrella Del Loa</t>
+  </si>
+  <si>
+    <t>estrellaloa.cl</t>
   </si>
   <si>
     <t>El Matutino</t>
   </si>
   <si>
     <t>elmartutino.cl</t>
   </si>
   <si>
-    <t>El Diario De Atacama</t>
-[...68 lines deleted...]
-    <t>ellanquihue.cl</t>
+    <t>El Heraldo Austral</t>
+  </si>
+  <si>
+    <t>eha.cl</t>
+  </si>
+  <si>
+    <t>Diario Regional Aysén</t>
+  </si>
+  <si>
+    <t>diarioregionalaysen.cl</t>
   </si>
   <si>
     <t>Diario Chañarcillo</t>
   </si>
   <si>
     <t>chanarcillo.cl</t>
   </si>
   <si>
-    <t>Andes On Line</t>
-[...26 lines deleted...]
-    <t>malaespinacheck.cl</t>
+    <t>Crónica Digital</t>
+  </si>
+  <si>
+    <t>cronicadigital.cl</t>
   </si>
   <si>
     <t>El Heraldo</t>
   </si>
   <si>
     <t>diarioelheraldo.cl</t>
   </si>
   <si>
+    <t>Sonar FM</t>
+  </si>
+  <si>
+    <t>sonarfm.cl</t>
+  </si>
+  <si>
+    <t>Music</t>
+  </si>
+  <si>
     <t>La Red</t>
   </si>
   <si>
     <t>lared.cl</t>
   </si>
   <si>
+    <t>Radio Oasis</t>
+  </si>
+  <si>
+    <t>radio13c.cl</t>
+  </si>
+  <si>
+    <t>Gran Valparaíso</t>
+  </si>
+  <si>
+    <t>granvalparaiso.cl</t>
+  </si>
+  <si>
+    <t>Timeline</t>
+  </si>
+  <si>
+    <t>timeline.cl</t>
+  </si>
+  <si>
+    <t>El Proa</t>
+  </si>
+  <si>
+    <t>elproa.cl</t>
+  </si>
+  <si>
     <t>El Observatodo</t>
   </si>
   <si>
     <t>elobservatodo.cl</t>
   </si>
   <si>
-    <t>Crónica Digital</t>
-[...31 lines deleted...]
-  <si>
     <t>El Diario De Antofagasta</t>
   </si>
   <si>
     <t>diarioantofagasta.cl</t>
   </si>
   <si>
-    <t>Timeline</t>
-[...2 lines deleted...]
-    <t>timeline.cl</t>
+    <t>Araucanía Diario</t>
+  </si>
+  <si>
+    <t>araucaniadiario.cl</t>
   </si>
   <si>
     <t>El Observador</t>
   </si>
   <si>
     <t>observador.cl</t>
   </si>
   <si>
-    <t>Araucanía Diario</t>
-[...4 lines deleted...]
-  <si>
     <t>Starups Latam</t>
   </si>
   <si>
     <t>startupslatam.com</t>
   </si>
   <si>
+    <t>Radio Play FM</t>
+  </si>
+  <si>
+    <t>playfm.cl</t>
+  </si>
+  <si>
+    <t>Mapuexpress </t>
+  </si>
+  <si>
+    <t>mapuexpress.org</t>
+  </si>
+  <si>
     <t>Chócale</t>
   </si>
   <si>
     <t>chocale.cl</t>
   </si>
   <si>
-    <t>Radio Play FM</t>
-[...8 lines deleted...]
-    <t>granvalparaiso.cl</t>
+    <t>El Líbero</t>
+  </si>
+  <si>
+    <t>ellibero.cl</t>
+  </si>
+  <si>
+    <t>La Estrella De Antofagasta</t>
+  </si>
+  <si>
+    <t>estrellaantofagasta.cl</t>
+  </si>
+  <si>
+    <t>Araucanía Noticias</t>
+  </si>
+  <si>
+    <t>araucanianoticias.cl</t>
+  </si>
+  <si>
+    <t>El Mercurio De Calama</t>
+  </si>
+  <si>
+    <t>mercuriocalama.cl</t>
+  </si>
+  <si>
+    <t>El Centro</t>
+  </si>
+  <si>
+    <t>diarioelcentro.cl</t>
+  </si>
+  <si>
+    <t>El Líder</t>
+  </si>
+  <si>
+    <t>lidersanantonio.cl</t>
   </si>
   <si>
     <t>El Rancagüino</t>
   </si>
   <si>
     <t>elrancaguino.cl</t>
   </si>
   <si>
-    <t>Araucanía Noticias</t>
-[...8 lines deleted...]
-    <t>estrellaantofagasta.cl</t>
+    <t>Cambio 21</t>
+  </si>
+  <si>
+    <t>cambio21.cl</t>
+  </si>
+  <si>
+    <t>Resumen</t>
+  </si>
+  <si>
+    <t>resumen.cl</t>
+  </si>
+  <si>
+    <t>Diario Austral</t>
+  </si>
+  <si>
+    <t>australvaldivia.cl</t>
+  </si>
+  <si>
+    <t>La Tribuna</t>
+  </si>
+  <si>
+    <t>latribuna.cl</t>
+  </si>
+  <si>
+    <t>El Austral</t>
+  </si>
+  <si>
+    <t>australtemuco.cl</t>
+  </si>
+  <si>
+    <t>The Times Chile</t>
+  </si>
+  <si>
+    <t>thetimes.cl</t>
+  </si>
+  <si>
+    <t>Tele13 Radio</t>
+  </si>
+  <si>
+    <t>tele13radio.cl</t>
+  </si>
+  <si>
+    <t>SABES</t>
+  </si>
+  <si>
+    <t>sabes.cl</t>
+  </si>
+  <si>
+    <t>Interferencia</t>
+  </si>
+  <si>
+    <t>interferencia.cl</t>
+  </si>
+  <si>
+    <t>El Pingüino</t>
+  </si>
+  <si>
+    <t>elpinguino.com</t>
+  </si>
+  <si>
+    <t>Ex-Ante</t>
+  </si>
+  <si>
+    <t>ex-ante.cl</t>
+  </si>
+  <si>
+    <t>La Estrella De Arica</t>
+  </si>
+  <si>
+    <t>estrellaarica.cl</t>
+  </si>
+  <si>
+    <t>El Morrocotudo</t>
+  </si>
+  <si>
+    <t>elmorrocotudo.cl</t>
+  </si>
+  <si>
+    <t>El Austral De Osorno</t>
+  </si>
+  <si>
+    <t>australosorno.cl</t>
+  </si>
+  <si>
+    <t>Radio Tiempo</t>
+  </si>
+  <si>
+    <t>www.fmtiempo.cl</t>
   </si>
   <si>
     <t>Página 7</t>
   </si>
   <si>
     <t>pagina7.cl</t>
   </si>
   <si>
-    <t>Mapuexpress </t>
-[...82 lines deleted...]
-  <si>
     <t>Radio Duna FM</t>
   </si>
   <si>
     <t>duna.cl</t>
   </si>
   <si>
-    <t>Interferencia</t>
-[...26 lines deleted...]
-    <t>estrellaarica.cl</t>
+    <t>El Mercurio De Antofagasta</t>
+  </si>
+  <si>
+    <t>mercurioantofagasta.cl</t>
+  </si>
+  <si>
+    <t>La Estrella De Valparaíso</t>
+  </si>
+  <si>
+    <t>estrellavalpo.cl</t>
+  </si>
+  <si>
+    <t>Radio Romántica</t>
+  </si>
+  <si>
+    <t>www.romantica.cl</t>
+  </si>
+  <si>
+    <t>El Mercurio De Valparaíso</t>
+  </si>
+  <si>
+    <t>mercuriovalpo.cl</t>
+  </si>
+  <si>
+    <t>El Sur</t>
+  </si>
+  <si>
+    <t>elsur.cl</t>
+  </si>
+  <si>
+    <t>Radio Universo</t>
+  </si>
+  <si>
+    <t>universo.cl</t>
   </si>
   <si>
     <t>Diario Concepción</t>
   </si>
   <si>
     <t>diarioconcepcion.cl</t>
   </si>
   <si>
-    <t>El Mercurio De Antofagasta</t>
-[...8 lines deleted...]
-    <t>estrellavalpo.cl</t>
+    <t>Portalnet</t>
+  </si>
+  <si>
+    <t>portalnet.cl</t>
+  </si>
+  <si>
+    <t>La Estrella De Iquique</t>
+  </si>
+  <si>
+    <t>estrellaiquique.cl</t>
+  </si>
+  <si>
+    <t>El Día</t>
+  </si>
+  <si>
+    <t>diarioeldia.cl</t>
+  </si>
+  <si>
+    <t>El Trabajo</t>
+  </si>
+  <si>
+    <t>eltrabajo.cl</t>
+  </si>
+  <si>
+    <t>Radio Concierto</t>
+  </si>
+  <si>
+    <t>concierto.cl</t>
+  </si>
+  <si>
+    <t>Diario Vi Región</t>
+  </si>
+  <si>
+    <t>diarioviregion.cl</t>
   </si>
   <si>
     <t>El Dínamo</t>
   </si>
   <si>
     <t>eldinamo.cl</t>
   </si>
   <si>
-    <t>El Día</t>
-[...26 lines deleted...]
-    <t>elsur.cl</t>
+    <t>El Tipógrafo</t>
+  </si>
+  <si>
+    <t>eltipografo.cl</t>
+  </si>
+  <si>
+    <t>Los 40</t>
+  </si>
+  <si>
+    <t>los40.cl</t>
+  </si>
+  <si>
+    <t>Radio Futuro</t>
+  </si>
+  <si>
+    <t>www.futuro.cl</t>
+  </si>
+  <si>
+    <t>La Segunda</t>
+  </si>
+  <si>
+    <t>lasegunda.com</t>
+  </si>
+  <si>
+    <t>El Periodista</t>
+  </si>
+  <si>
+    <t>elperiodista.cl</t>
+  </si>
+  <si>
+    <t>El Desconcierto</t>
+  </si>
+  <si>
+    <t>eldesconcierto.cl</t>
   </si>
   <si>
     <t>Radio Agricutura</t>
   </si>
   <si>
     <t>www.radioagricultura.cl</t>
   </si>
   <si>
-    <t>Portalnet</t>
-[...50 lines deleted...]
-    <t>diarioviregion.cl</t>
+    <t>Radio Pauta</t>
+  </si>
+  <si>
+    <t>www.pauta.cl</t>
+  </si>
+  <si>
+    <t>Radio Carolina</t>
+  </si>
+  <si>
+    <t>www.carolina.cl</t>
   </si>
   <si>
     <t>El Ciudadano </t>
   </si>
   <si>
     <t>elciudadano.com</t>
   </si>
   <si>
     <t>Spanish/English/French</t>
   </si>
   <si>
-    <t>Los 40</t>
-[...10 lines deleted...]
-  <si>
     <t>La Discusión</t>
   </si>
   <si>
     <t>ladiscusion.cl</t>
   </si>
   <si>
-    <t>Radio Futuro</t>
-[...8 lines deleted...]
-    <t>www.pauta.cl</t>
+    <t>América Economía</t>
+  </si>
+  <si>
+    <t>americaeconomia.com</t>
   </si>
   <si>
     <t>Ciper Chile</t>
   </si>
   <si>
     <t>ciperchile.cl</t>
   </si>
   <si>
-    <t>América Economía</t>
-[...8 lines deleted...]
-    <t>www.carolina.cl</t>
+    <t>Radio Infinita</t>
+  </si>
+  <si>
+    <t>www.infinita.cl</t>
   </si>
   <si>
     <t>La Prensa Austral</t>
   </si>
   <si>
     <t>laprensaaustral.cl</t>
   </si>
   <si>
-    <t>Radio Infinita</t>
-[...4 lines deleted...]
-  <si>
     <t>Canal 13</t>
   </si>
   <si>
     <t>13.cl</t>
   </si>
   <si>
+    <t>Publimetro</t>
+  </si>
+  <si>
+    <t>publimetro.cl</t>
+  </si>
+  <si>
+    <t>Las Últimas Noticias</t>
+  </si>
+  <si>
+    <t>lun.com</t>
+  </si>
+  <si>
     <t>La Hora</t>
   </si>
   <si>
     <t>lahora.cl</t>
   </si>
   <si>
-    <t>Publimetro</t>
-[...10 lines deleted...]
-  <si>
     <t>La Nación</t>
   </si>
   <si>
     <t>lanacion.cl</t>
   </si>
   <si>
     <t>Meganoticias</t>
   </si>
   <si>
     <t>meganoticias.cl</t>
   </si>
   <si>
+    <t>La Cuarta</t>
+  </si>
+  <si>
+    <t>lacuarta.com</t>
+  </si>
+  <si>
+    <t>MEGA</t>
+  </si>
+  <si>
+    <t>mega.cl</t>
+  </si>
+  <si>
+    <t>Red Gol</t>
+  </si>
+  <si>
+    <t>redgol.cl</t>
+  </si>
+  <si>
+    <t>Diario Financiero</t>
+  </si>
+  <si>
+    <t>df.cl</t>
+  </si>
+  <si>
     <t>Tvn Chile</t>
   </si>
   <si>
     <t>tvn.cl</t>
   </si>
   <si>
-    <t>La Cuarta</t>
-[...22 lines deleted...]
-  <si>
     <t>El Mostrador</t>
   </si>
   <si>
     <t>elmostrador.cl</t>
   </si>
   <si>
     <t>Chilevision</t>
   </si>
   <si>
     <t>chilevision.cl</t>
   </si>
   <si>
     <t>Radio Bío Bío</t>
   </si>
   <si>
     <t>www.biobiochile.cl</t>
   </si>
   <si>
+    <t>La Tercera</t>
+  </si>
+  <si>
+    <t>latercera.com</t>
+  </si>
+  <si>
     <t>El Mercurio</t>
   </si>
   <si>
     <t>emol.com</t>
   </si>
   <si>
     <t>Radio Cooperativa</t>
   </si>
   <si>
     <t>cooperativa.cl</t>
-  </si>
-[...4 lines deleted...]
-    <t>latercera.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt formatCode="GENERAL" numFmtId="164"/>
     <numFmt formatCode="[$$-1009]#,##0.00;[RED]\-[$$-1009]#,##0.00" numFmtId="165"/>
     <numFmt formatCode="YYYY-MM-DD\ HH:MM:SS" numFmtId="166"/>
     <numFmt formatCode="YYYY-MM-DD" numFmtId="167"/>
   </numFmts>
   <fonts count="4">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
     <font>
@@ -1755,6684 +1755,6684 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>6640</v>
+        <v>6641</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>8</v>
+        <v>6.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>6630</v>
+        <v>6633</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>9.25</v>
+        <v>9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>6630</v>
+        <v>6610</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>9.25</v>
+        <v>11.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>6618</v>
+        <v>6600</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>10.25</v>
+        <v>12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>6612</v>
+        <v>6591</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>10.75</v>
+        <v>12.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>6609</v>
+        <v>6570</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>11</v>
+        <v>12.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>6580</v>
+        <v>6570</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>12</v>
+        <v>12.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>6562</v>
+        <v>6563</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>12.5</v>
+        <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>6562</v>
+        <v>6550</v>
       </c>
       <c r="H10" s="0" t="n">
-        <v>12.5</v>
+        <v>13.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>6562</v>
+        <v>6550</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>12.5</v>
+        <v>13.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>6545</v>
+        <v>6550</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>12.75</v>
+        <v>13.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>6545</v>
+        <v>6536</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>12.75</v>
+        <v>13.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>6535</v>
+        <v>6536</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>13</v>
+        <v>13.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>6513</v>
+        <v>6523</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>13.5</v>
+        <v>13.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>6513</v>
+        <v>6503</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>13.5</v>
+        <v>14.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>6498</v>
+        <v>6503</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>13.75</v>
+        <v>14.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>6498</v>
+        <v>6494</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>13.75</v>
+        <v>14.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>6498</v>
+        <v>6483</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>13.75</v>
+        <v>14.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>49</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>6498</v>
+        <v>6468</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>13.75</v>
+        <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>6484</v>
+        <v>6468</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>6484</v>
+        <v>6468</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>6447</v>
+        <v>6454</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>14.75</v>
+        <v>15.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>6447</v>
+        <v>6454</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>14.75</v>
+        <v>15.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>59</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>6447</v>
+        <v>6416</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>14.75</v>
+        <v>15.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>6428</v>
+        <v>6416</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>15</v>
+        <v>15.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>6428</v>
+        <v>6416</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>15</v>
+        <v>15.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>6428</v>
+        <v>6416</v>
       </c>
       <c r="H28" s="0" t="n">
-        <v>15</v>
+        <v>15.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>6410</v>
+        <v>6403</v>
       </c>
       <c r="H29" s="0" t="n">
-        <v>15.25</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>69</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>6410</v>
+        <v>6403</v>
       </c>
       <c r="H30" s="0" t="n">
-        <v>15.25</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>6410</v>
+        <v>6403</v>
       </c>
       <c r="H31" s="0" t="n">
-        <v>15.25</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>73</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>6396</v>
+        <v>6381</v>
       </c>
       <c r="H32" s="0" t="n">
-        <v>15.5</v>
+        <v>16.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>75</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>6396</v>
+        <v>6358</v>
       </c>
       <c r="H33" s="0" t="n">
-        <v>15.5</v>
+        <v>16.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>6372</v>
+        <v>6358</v>
       </c>
       <c r="H34" s="0" t="n">
-        <v>15.75</v>
+        <v>16.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>79</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>6372</v>
+        <v>6358</v>
       </c>
       <c r="H35" s="0" t="n">
-        <v>15.75</v>
+        <v>16.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>6372</v>
+        <v>6358</v>
       </c>
       <c r="H36" s="0" t="n">
-        <v>15.75</v>
+        <v>16.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>6372</v>
+        <v>6336</v>
       </c>
       <c r="H37" s="0" t="n">
-        <v>15.75</v>
+        <v>16.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="0" t="n">
-        <v>6372</v>
+        <v>6320</v>
       </c>
       <c r="H38" s="0" t="n">
-        <v>15.75</v>
+        <v>17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="0" t="n">
-        <v>6360</v>
+        <v>6298</v>
       </c>
       <c r="H39" s="0" t="n">
-        <v>16</v>
+        <v>17.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>6322</v>
+        <v>6298</v>
       </c>
       <c r="H40" s="0" t="n">
-        <v>16.5</v>
+        <v>17.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="0" t="n">
-        <v>6284</v>
+        <v>6298</v>
       </c>
       <c r="H41" s="0" t="n">
-        <v>17</v>
+        <v>17.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="0" t="n">
         <v>6275</v>
       </c>
       <c r="H42" s="0" t="n">
-        <v>17.25</v>
+        <v>17.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="s">
         <v>94</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="0" t="n">
-        <v>6259</v>
+        <v>6236</v>
       </c>
       <c r="H43" s="0" t="n">
-        <v>17.5</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="G44" s="0" t="n">
-        <v>6259</v>
+        <v>6236</v>
       </c>
       <c r="H44" s="0" t="n">
-        <v>17.5</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="0" t="n">
-        <v>6259</v>
+        <v>6236</v>
       </c>
       <c r="H45" s="0" t="n">
-        <v>17.5</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="0" t="n">
-        <v>6239</v>
+        <v>6236</v>
       </c>
       <c r="H46" s="0" t="n">
-        <v>17.75</v>
+        <v>18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="0" t="n">
-        <v>6239</v>
+        <v>6213</v>
       </c>
       <c r="H47" s="0" t="n">
-        <v>17.75</v>
+        <v>18.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F48" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="0" t="n">
-        <v>6223</v>
+        <v>6197</v>
       </c>
       <c r="H48" s="0" t="n">
-        <v>18</v>
+        <v>18.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="0" t="n">
-        <v>6187</v>
+        <v>6180</v>
       </c>
       <c r="H49" s="0" t="n">
-        <v>18.5</v>
+        <v>18.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G50" s="0" t="n">
-        <v>6187</v>
+        <v>6142</v>
       </c>
       <c r="H50" s="0" t="n">
-        <v>18.5</v>
+        <v>19.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="0" t="n">
-        <v>6163</v>
+        <v>6142</v>
       </c>
       <c r="H51" s="0" t="n">
-        <v>18.75</v>
+        <v>19.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>114</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="0" t="n">
-        <v>6163</v>
+        <v>6110</v>
       </c>
       <c r="H52" s="0" t="n">
-        <v>18.75</v>
+        <v>19.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>116</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="0" t="n">
-        <v>6163</v>
+        <v>6110</v>
       </c>
       <c r="H53" s="0" t="n">
-        <v>18.75</v>
+        <v>19.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>118</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="0" t="n">
-        <v>6145</v>
+        <v>6097</v>
       </c>
       <c r="H54" s="0" t="n">
-        <v>19</v>
+        <v>19.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="0" t="n">
-        <v>6127</v>
+        <v>6045</v>
       </c>
       <c r="H55" s="0" t="n">
-        <v>19.25</v>
+        <v>20.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="0" t="n">
-        <v>6127</v>
+        <v>6045</v>
       </c>
       <c r="H56" s="0" t="n">
-        <v>19.25</v>
+        <v>20.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="0" t="n">
-        <v>6098</v>
+        <v>6045</v>
       </c>
       <c r="H57" s="0" t="n">
-        <v>19.5</v>
+        <v>20.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>126</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="0" t="n">
-        <v>6098</v>
+        <v>6045</v>
       </c>
       <c r="H58" s="0" t="n">
-        <v>19.5</v>
+        <v>20.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>128</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="0" t="n">
-        <v>6057</v>
+        <v>6045</v>
       </c>
       <c r="H59" s="0" t="n">
-        <v>20</v>
+        <v>20.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="0" t="n">
-        <v>6038</v>
+        <v>6023</v>
       </c>
       <c r="H60" s="0" t="n">
-        <v>20.25</v>
+        <v>20.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="0" t="n">
-        <v>6038</v>
+        <v>5981</v>
       </c>
       <c r="H61" s="0" t="n">
-        <v>20.25</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>134</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="0" t="n">
-        <v>6020</v>
+        <v>5958</v>
       </c>
       <c r="H62" s="0" t="n">
-        <v>20.5</v>
+        <v>21.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="0" t="n">
-        <v>6020</v>
+        <v>5958</v>
       </c>
       <c r="H63" s="0" t="n">
-        <v>20.5</v>
+        <v>21.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>138</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="0" t="n">
-        <v>5988</v>
+        <v>5924</v>
       </c>
       <c r="H64" s="0" t="n">
-        <v>21</v>
+        <v>21.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>140</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="0" t="n">
-        <v>5965</v>
+        <v>5924</v>
       </c>
       <c r="H65" s="0" t="n">
-        <v>21.25</v>
+        <v>21.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="0" t="n">
-        <v>5939</v>
+        <v>5924</v>
       </c>
       <c r="H66" s="0" t="n">
         <v>21.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="0" t="n">
-        <v>5910</v>
+        <v>5924</v>
       </c>
       <c r="H67" s="0" t="n">
-        <v>21.75</v>
+        <v>21.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="0" t="n">
-        <v>5874</v>
+        <v>5924</v>
       </c>
       <c r="H68" s="0" t="n">
-        <v>22</v>
+        <v>21.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="0" t="n">
-        <v>5874</v>
+        <v>5879</v>
       </c>
       <c r="H69" s="0" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="0" t="n">
-        <v>5874</v>
+        <v>5879</v>
       </c>
       <c r="H70" s="0" t="n">
         <v>22</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="0" t="n">
-        <v>5874</v>
+        <v>5855</v>
       </c>
       <c r="H71" s="0" t="n">
-        <v>22</v>
+        <v>22.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="0" t="n">
-        <v>5846</v>
+        <v>5855</v>
       </c>
       <c r="H72" s="0" t="n">
         <v>22.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="0" t="n">
-        <v>5846</v>
+        <v>5832</v>
       </c>
       <c r="H73" s="0" t="n">
-        <v>22.25</v>
+        <v>22.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="0" t="n">
-        <v>5846</v>
+        <v>5832</v>
       </c>
       <c r="H74" s="0" t="n">
-        <v>22.25</v>
+        <v>22.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="0" t="n">
-        <v>5813</v>
+        <v>5812</v>
       </c>
       <c r="H75" s="0" t="n">
-        <v>22.5</v>
+        <v>22.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="0" t="n">
-        <v>5813</v>
+        <v>5781</v>
       </c>
       <c r="H76" s="0" t="n">
-        <v>22.5</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="0" t="n">
-        <v>5813</v>
+        <v>5781</v>
       </c>
       <c r="H77" s="0" t="n">
-        <v>22.5</v>
+        <v>23</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="0" t="n">
-        <v>5813</v>
+        <v>5753</v>
       </c>
       <c r="H78" s="0" t="n">
-        <v>22.5</v>
+        <v>23.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="0" t="n">
-        <v>5779</v>
+        <v>5753</v>
       </c>
       <c r="H79" s="0" t="n">
-        <v>22.75</v>
+        <v>23.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="0" t="n">
-        <v>5779</v>
+        <v>5727</v>
       </c>
       <c r="H80" s="0" t="n">
-        <v>22.75</v>
+        <v>23.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="0" t="n">
-        <v>5761</v>
+        <v>5727</v>
       </c>
       <c r="H81" s="0" t="n">
-        <v>23</v>
+        <v>23.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="0" t="n">
-        <v>5733</v>
+        <v>5641</v>
       </c>
       <c r="H82" s="0" t="n">
-        <v>23.25</v>
+        <v>24.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>177</v>
       </c>
       <c r="G83" s="0" t="n">
-        <v>5622</v>
+        <v>5641</v>
       </c>
       <c r="H83" s="0" t="n">
         <v>24.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="s">
         <v>178</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>179</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="0" t="n">
-        <v>5622</v>
+        <v>5588</v>
       </c>
       <c r="H84" s="0" t="n">
-        <v>24.25</v>
+        <v>24.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="s">
-        <v>24</v>
+        <v>180</v>
       </c>
       <c r="B85" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="0" t="n">
-        <v>5622</v>
+        <v>5588</v>
       </c>
       <c r="H85" s="0" t="n">
-        <v>24.25</v>
+        <v>24.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="0" t="n">
-        <v>5594</v>
+        <v>5559</v>
       </c>
       <c r="H86" s="0" t="n">
-        <v>24.5</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="0" t="n">
-        <v>5566</v>
+        <v>5559</v>
       </c>
       <c r="H87" s="0" t="n">
-        <v>24.75</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="0" t="n">
-        <v>5566</v>
+        <v>5559</v>
       </c>
       <c r="H88" s="0" t="n">
-        <v>24.75</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="0" t="n">
-        <v>5504</v>
+        <v>5559</v>
       </c>
       <c r="H89" s="0" t="n">
-        <v>25.25</v>
+        <v>25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G90" s="0" t="n">
-        <v>5504</v>
+        <v>5525</v>
       </c>
       <c r="H90" s="0" t="n">
         <v>25.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G91" s="0" t="n">
-        <v>5504</v>
+        <v>5484</v>
       </c>
       <c r="H91" s="0" t="n">
-        <v>25.25</v>
+        <v>25.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="0" t="n">
-        <v>5472</v>
+        <v>5484</v>
       </c>
       <c r="H92" s="0" t="n">
         <v>25.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G93" s="0" t="n">
-        <v>5419</v>
+        <v>5418</v>
       </c>
       <c r="H93" s="0" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="0" t="n">
-        <v>5419</v>
+        <v>5418</v>
       </c>
       <c r="H94" s="0" t="n">
         <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="s">
-        <v>199</v>
+        <v>30</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>200</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="0" t="n">
-        <v>5363</v>
+        <v>5418</v>
       </c>
       <c r="H95" s="0" t="n">
-        <v>26.5</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G96" s="0" t="n">
-        <v>5363</v>
+        <v>5389</v>
       </c>
       <c r="H96" s="0" t="n">
-        <v>26.5</v>
+        <v>26.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="s">
         <v>203</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>204</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="0" t="n">
-        <v>5363</v>
+        <v>5292</v>
       </c>
       <c r="H97" s="0" t="n">
-        <v>26.5</v>
+        <v>27.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="s">
         <v>205</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>206</v>
       </c>
       <c r="C98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G98" s="0" t="n">
-        <v>5343</v>
+        <v>5225</v>
       </c>
       <c r="H98" s="0" t="n">
-        <v>26.75</v>
+        <v>27.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="0" t="n">
-        <v>5343</v>
+        <v>5225</v>
       </c>
       <c r="H99" s="0" t="n">
-        <v>26.75</v>
+        <v>27.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="s">
         <v>209</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>210</v>
       </c>
       <c r="C100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="0" t="n">
-        <v>5314</v>
+        <v>5194</v>
       </c>
       <c r="H100" s="0" t="n">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="s">
         <v>211</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>212</v>
       </c>
       <c r="C101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="0" t="n">
-        <v>5253</v>
+        <v>5194</v>
       </c>
       <c r="H101" s="0" t="n">
-        <v>27.5</v>
+        <v>28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>214</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="0" t="n">
-        <v>5253</v>
+        <v>5171</v>
       </c>
       <c r="H102" s="0" t="n">
-        <v>27.5</v>
+        <v>28.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="0" t="s">
         <v>215</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>216</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="0" t="n">
-        <v>5192</v>
+        <v>5135</v>
       </c>
       <c r="H103" s="0" t="n">
-        <v>28</v>
+        <v>28.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="0" t="s">
         <v>217</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="0" t="n">
-        <v>5192</v>
+        <v>5135</v>
       </c>
       <c r="H104" s="0" t="n">
-        <v>28</v>
+        <v>28.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="0" t="s">
         <v>219</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>220</v>
       </c>
       <c r="C105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="0" t="n">
-        <v>5153</v>
+        <v>5135</v>
       </c>
       <c r="H105" s="0" t="n">
-        <v>28.25</v>
+        <v>28.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="0" t="s">
         <v>221</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>222</v>
       </c>
       <c r="C106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E106" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="0" t="n">
-        <v>5153</v>
+        <v>5135</v>
       </c>
       <c r="H106" s="0" t="n">
-        <v>28.25</v>
+        <v>28.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="0" t="s">
         <v>223</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G107" s="0" t="n">
-        <v>5114</v>
+        <v>5065</v>
       </c>
       <c r="H107" s="0" t="n">
-        <v>28.5</v>
+        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G108" s="0" t="n">
-        <v>5114</v>
+        <v>5065</v>
       </c>
       <c r="H108" s="0" t="n">
-        <v>28.5</v>
+        <v>29</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="0" t="s">
         <v>227</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>228</v>
       </c>
       <c r="C109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="0" t="n">
-        <v>5114</v>
+        <v>5035</v>
       </c>
       <c r="H109" s="0" t="n">
-        <v>28.5</v>
+        <v>29.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="0" t="s">
         <v>229</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>230</v>
       </c>
       <c r="C110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="0" t="n">
-        <v>5114</v>
+        <v>5035</v>
       </c>
       <c r="H110" s="0" t="n">
-        <v>28.5</v>
+        <v>29.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="0" t="n">
-        <v>5081</v>
+        <v>5035</v>
       </c>
       <c r="H111" s="0" t="n">
-        <v>28.75</v>
+        <v>29.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="0" t="s">
         <v>233</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>234</v>
       </c>
       <c r="C112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="0" t="n">
-        <v>5081</v>
+        <v>5006</v>
       </c>
       <c r="H112" s="0" t="n">
-        <v>28.75</v>
+        <v>29.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="0" t="s">
         <v>235</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>236</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="0" t="n">
-        <v>5081</v>
+        <v>5006</v>
       </c>
       <c r="H113" s="0" t="n">
-        <v>28.75</v>
+        <v>29.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="0" t="s">
         <v>237</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="0" t="n">
-        <v>5049</v>
+        <v>5006</v>
       </c>
       <c r="H114" s="0" t="n">
-        <v>29</v>
+        <v>29.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="0" t="s">
         <v>239</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>240</v>
       </c>
       <c r="C115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="0" t="n">
-        <v>5016</v>
+        <v>5006</v>
       </c>
       <c r="H115" s="0" t="n">
-        <v>29.25</v>
+        <v>29.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>242</v>
       </c>
       <c r="C116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="0" t="n">
-        <v>5016</v>
+        <v>5006</v>
       </c>
       <c r="H116" s="0" t="n">
-        <v>29.25</v>
+        <v>29.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G117" s="0" t="n">
-        <v>5016</v>
+        <v>4972</v>
       </c>
       <c r="H117" s="0" t="n">
-        <v>29.25</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="0" t="s">
         <v>245</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>246</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G118" s="0" t="n">
-        <v>5016</v>
+        <v>4972</v>
       </c>
       <c r="H118" s="0" t="n">
-        <v>29.25</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>248</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G119" s="0" t="n">
         <v>4972</v>
       </c>
       <c r="H119" s="0" t="n">
-        <v>29.5</v>
+        <v>29.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G120" s="0" t="n">
-        <v>4972</v>
+        <v>4937</v>
       </c>
       <c r="H120" s="0" t="n">
-        <v>29.5</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>252</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>13</v>
+        <v>177</v>
       </c>
       <c r="G121" s="0" t="n">
-        <v>4972</v>
+        <v>4937</v>
       </c>
       <c r="H121" s="0" t="n">
-        <v>29.5</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="G122" s="0" t="n">
-        <v>4972</v>
+        <v>4937</v>
       </c>
       <c r="H122" s="0" t="n">
-        <v>29.5</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G123" s="0" t="n">
-        <v>4972</v>
+        <v>4898</v>
       </c>
       <c r="H123" s="0" t="n">
-        <v>29.5</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G124" s="0" t="n">
-        <v>4972</v>
+        <v>4898</v>
       </c>
       <c r="H124" s="0" t="n">
-        <v>29.5</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>260</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G125" s="0" t="n">
-        <v>4934</v>
+        <v>4898</v>
       </c>
       <c r="H125" s="0" t="n">
-        <v>29.75</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>262</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G126" s="0" t="n">
-        <v>4934</v>
+        <v>4898</v>
       </c>
       <c r="H126" s="0" t="n">
-        <v>29.75</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="0" t="s">
         <v>263</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>264</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G127" s="0" t="n">
-        <v>4934</v>
+        <v>4898</v>
       </c>
       <c r="H127" s="0" t="n">
-        <v>29.75</v>
+        <v>30.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="0" t="s">
         <v>265</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>266</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G128" s="0" t="n">
-        <v>4934</v>
+        <v>4853</v>
       </c>
       <c r="H128" s="0" t="n">
-        <v>29.75</v>
+        <v>30.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G129" s="0" t="n">
-        <v>4902</v>
+        <v>4853</v>
       </c>
       <c r="H129" s="0" t="n">
-        <v>30</v>
+        <v>30.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="0" t="s">
         <v>269</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>270</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>13</v>
+        <v>271</v>
       </c>
       <c r="G130" s="0" t="n">
-        <v>4902</v>
+        <v>4853</v>
       </c>
       <c r="H130" s="0" t="n">
-        <v>30</v>
+        <v>30.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G131" s="0" t="n">
-        <v>4902</v>
+        <v>4853</v>
       </c>
       <c r="H131" s="0" t="n">
-        <v>30</v>
+        <v>30.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G132" s="0" t="n">
-        <v>4902</v>
+        <v>4808</v>
       </c>
       <c r="H132" s="0" t="n">
-        <v>30</v>
+        <v>30.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G133" s="0" t="n">
-        <v>4836</v>
+        <v>4808</v>
       </c>
       <c r="H133" s="0" t="n">
-        <v>30.5</v>
+        <v>30.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="0" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G134" s="0" t="n">
-        <v>4836</v>
+        <v>4770</v>
       </c>
       <c r="H134" s="0" t="n">
-        <v>30.5</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="0" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G135" s="0" t="n">
-        <v>4836</v>
+        <v>4724</v>
       </c>
       <c r="H135" s="0" t="n">
-        <v>30.5</v>
+        <v>31.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G136" s="0" t="n">
-        <v>4793</v>
+        <v>4683</v>
       </c>
       <c r="H136" s="0" t="n">
-        <v>30.75</v>
+        <v>31.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G137" s="0" t="n">
-        <v>4749</v>
+        <v>4683</v>
       </c>
       <c r="H137" s="0" t="n">
-        <v>31</v>
+        <v>31.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G138" s="0" t="n">
-        <v>4749</v>
+        <v>4683</v>
       </c>
       <c r="H138" s="0" t="n">
-        <v>31</v>
+        <v>31.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G139" s="0" t="n">
-        <v>4749</v>
+        <v>4683</v>
       </c>
       <c r="H139" s="0" t="n">
-        <v>31</v>
+        <v>31.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G140" s="0" t="n">
-        <v>4749</v>
+        <v>4683</v>
       </c>
       <c r="H140" s="0" t="n">
-        <v>31</v>
+        <v>31.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G141" s="0" t="n">
-        <v>4694</v>
+        <v>4683</v>
       </c>
       <c r="H141" s="0" t="n">
-        <v>31.25</v>
+        <v>31.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G142" s="0" t="n">
-        <v>4694</v>
+        <v>4645</v>
       </c>
       <c r="H142" s="0" t="n">
-        <v>31.25</v>
+        <v>31.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G143" s="0" t="n">
-        <v>4694</v>
+        <v>4645</v>
       </c>
       <c r="H143" s="0" t="n">
-        <v>31.25</v>
+        <v>31.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>299</v>
+        <v>98</v>
       </c>
       <c r="G144" s="0" t="n">
-        <v>4661</v>
+        <v>4599</v>
       </c>
       <c r="H144" s="0" t="n">
-        <v>31.5</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="0" t="s">
         <v>300</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>301</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G145" s="0" t="n">
-        <v>4620</v>
+        <v>4599</v>
       </c>
       <c r="H145" s="0" t="n">
-        <v>31.75</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="0" t="s">
         <v>302</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>303</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G146" s="0" t="n">
-        <v>4620</v>
+        <v>4599</v>
       </c>
       <c r="H146" s="0" t="n">
-        <v>31.75</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="0" t="s">
         <v>304</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>305</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G147" s="0" t="n">
-        <v>4620</v>
+        <v>4599</v>
       </c>
       <c r="H147" s="0" t="n">
-        <v>31.75</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="0" t="s">
         <v>306</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>307</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G148" s="0" t="n">
-        <v>4620</v>
+        <v>4599</v>
       </c>
       <c r="H148" s="0" t="n">
-        <v>31.75</v>
+        <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="0" t="s">
         <v>308</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>309</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G149" s="0" t="n">
-        <v>4620</v>
+        <v>4563</v>
       </c>
       <c r="H149" s="0" t="n">
-        <v>31.75</v>
+        <v>32.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="0" t="s">
         <v>310</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>311</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G150" s="0" t="n">
-        <v>4571</v>
+        <v>4521</v>
       </c>
       <c r="H150" s="0" t="n">
-        <v>32</v>
+        <v>32.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="0" t="s">
         <v>312</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>313</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D151" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G151" s="0" t="n">
-        <v>4571</v>
+        <v>4521</v>
       </c>
       <c r="H151" s="0" t="n">
-        <v>32</v>
+        <v>32.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="0" t="s">
         <v>314</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>315</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G152" s="0" t="n">
-        <v>4571</v>
+        <v>4468</v>
       </c>
       <c r="H152" s="0" t="n">
-        <v>32</v>
+        <v>32.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="0" t="s">
         <v>316</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>317</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G153" s="0" t="n">
-        <v>4533</v>
+        <v>4399</v>
       </c>
       <c r="H153" s="0" t="n">
-        <v>32.25</v>
+        <v>33.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="0" t="s">
         <v>318</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>319</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G154" s="0" t="n">
-        <v>4484</v>
+        <v>4399</v>
       </c>
       <c r="H154" s="0" t="n">
-        <v>32.5</v>
+        <v>33.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="0" t="s">
         <v>320</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>321</v>
       </c>
       <c r="C155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G155" s="0" t="n">
-        <v>4484</v>
+        <v>4367</v>
       </c>
       <c r="H155" s="0" t="n">
-        <v>32.5</v>
+        <v>33.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="0" t="s">
         <v>322</v>
       </c>
       <c r="B156" s="0" t="s">
         <v>323</v>
       </c>
       <c r="C156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G156" s="0" t="n">
-        <v>4484</v>
+        <v>4367</v>
       </c>
       <c r="H156" s="0" t="n">
-        <v>32.5</v>
+        <v>33.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="0" t="s">
         <v>324</v>
       </c>
       <c r="B157" s="0" t="s">
         <v>325</v>
       </c>
       <c r="C157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G157" s="0" t="n">
-        <v>4447</v>
+        <v>4367</v>
       </c>
       <c r="H157" s="0" t="n">
-        <v>32.75</v>
+        <v>33.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="0" t="s">
         <v>326</v>
       </c>
       <c r="B158" s="0" t="s">
         <v>327</v>
       </c>
       <c r="C158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G158" s="0" t="n">
-        <v>4447</v>
+        <v>4367</v>
       </c>
       <c r="H158" s="0" t="n">
-        <v>32.75</v>
+        <v>33.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="0" t="s">
         <v>328</v>
       </c>
       <c r="B159" s="0" t="s">
         <v>329</v>
       </c>
       <c r="C159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F159" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G159" s="0" t="n">
-        <v>4447</v>
+        <v>4324</v>
       </c>
       <c r="H159" s="0" t="n">
-        <v>32.75</v>
+        <v>33.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="0" t="s">
         <v>330</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>331</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G160" s="0" t="n">
-        <v>4447</v>
+        <v>4324</v>
       </c>
       <c r="H160" s="0" t="n">
-        <v>32.75</v>
+        <v>33.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="0" t="s">
         <v>332</v>
       </c>
       <c r="B161" s="0" t="s">
         <v>333</v>
       </c>
       <c r="C161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D161" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G161" s="0" t="n">
-        <v>4406</v>
+        <v>4324</v>
       </c>
       <c r="H161" s="0" t="n">
-        <v>33</v>
+        <v>33.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="0" t="s">
         <v>334</v>
       </c>
       <c r="B162" s="0" t="s">
         <v>335</v>
       </c>
       <c r="C162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G162" s="0" t="n">
-        <v>4369</v>
+        <v>4324</v>
       </c>
       <c r="H162" s="0" t="n">
-        <v>33.25</v>
+        <v>33.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="0" t="s">
         <v>336</v>
       </c>
       <c r="B163" s="0" t="s">
         <v>337</v>
       </c>
       <c r="C163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G163" s="0" t="n">
-        <v>4324</v>
+        <v>4284</v>
       </c>
       <c r="H163" s="0" t="n">
-        <v>33.5</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="0" t="s">
         <v>338</v>
       </c>
       <c r="B164" s="0" t="s">
         <v>339</v>
       </c>
       <c r="C164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G164" s="0" t="n">
-        <v>4324</v>
+        <v>4284</v>
       </c>
       <c r="H164" s="0" t="n">
-        <v>33.5</v>
+        <v>34</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="s">
         <v>340</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>341</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G165" s="0" t="n">
-        <v>4324</v>
+        <v>4197</v>
       </c>
       <c r="H165" s="0" t="n">
-        <v>33.5</v>
+        <v>34.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="0" t="s">
         <v>342</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>343</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F166" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G166" s="0" t="n">
-        <v>4286</v>
+        <v>4197</v>
       </c>
       <c r="H166" s="0" t="n">
-        <v>33.75</v>
+        <v>34.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="s">
         <v>344</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>345</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G167" s="0" t="n">
-        <v>4286</v>
+        <v>4197</v>
       </c>
       <c r="H167" s="0" t="n">
-        <v>33.75</v>
+        <v>34.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="s">
         <v>346</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>347</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G168" s="0" t="n">
-        <v>4245</v>
+        <v>4197</v>
       </c>
       <c r="H168" s="0" t="n">
-        <v>34</v>
+        <v>34.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="0" t="s">
         <v>348</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>349</v>
       </c>
       <c r="C169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G169" s="0" t="n">
-        <v>4245</v>
+        <v>4197</v>
       </c>
       <c r="H169" s="0" t="n">
-        <v>34</v>
+        <v>34.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="0" t="s">
         <v>350</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>351</v>
       </c>
       <c r="C170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G170" s="0" t="n">
-        <v>4183</v>
+        <v>4197</v>
       </c>
       <c r="H170" s="0" t="n">
-        <v>34.25</v>
+        <v>34.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="0" t="s">
         <v>352</v>
       </c>
       <c r="B171" s="0" t="s">
         <v>353</v>
       </c>
       <c r="C171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G171" s="0" t="n">
-        <v>4183</v>
+        <v>4197</v>
       </c>
       <c r="H171" s="0" t="n">
-        <v>34.25</v>
+        <v>34.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="0" t="s">
         <v>354</v>
       </c>
       <c r="B172" s="0" t="s">
         <v>355</v>
       </c>
       <c r="C172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G172" s="0" t="n">
-        <v>4122</v>
+        <v>4133</v>
       </c>
       <c r="H172" s="0" t="n">
-        <v>34.5</v>
+        <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="0" t="s">
         <v>356</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>357</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G173" s="0" t="n">
-        <v>4122</v>
+        <v>4079</v>
       </c>
       <c r="H173" s="0" t="n">
-        <v>34.5</v>
+        <v>35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="0" t="s">
         <v>358</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>359</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>13</v>
+        <v>360</v>
       </c>
       <c r="G174" s="0" t="n">
-        <v>4087</v>
+        <v>4029</v>
       </c>
       <c r="H174" s="0" t="n">
-        <v>34.75</v>
+        <v>35.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>362</v>
+        <v>13</v>
       </c>
       <c r="G175" s="0" t="n">
-        <v>4033</v>
+        <v>4029</v>
       </c>
       <c r="H175" s="0" t="n">
-        <v>35</v>
+        <v>35.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="0" t="s">
         <v>363</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>364</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>13</v>
+        <v>360</v>
       </c>
       <c r="G176" s="0" t="n">
-        <v>4033</v>
+        <v>3982</v>
       </c>
       <c r="H176" s="0" t="n">
-        <v>35</v>
+        <v>35.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="0" t="s">
         <v>365</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>366</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G177" s="0" t="n">
-        <v>4033</v>
+        <v>3982</v>
       </c>
       <c r="H177" s="0" t="n">
-        <v>35</v>
+        <v>35.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="0" t="s">
         <v>367</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>368</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F178" s="0" t="s">
-        <v>362</v>
+        <v>13</v>
       </c>
       <c r="G178" s="0" t="n">
-        <v>3997</v>
+        <v>3929</v>
       </c>
       <c r="H178" s="0" t="n">
-        <v>35.25</v>
+        <v>35.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="0" t="s">
         <v>369</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>370</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G179" s="0" t="n">
-        <v>3997</v>
+        <v>3929</v>
       </c>
       <c r="H179" s="0" t="n">
-        <v>35.25</v>
+        <v>35.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="0" t="s">
         <v>371</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>372</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G180" s="0" t="n">
-        <v>3946</v>
+        <v>3929</v>
       </c>
       <c r="H180" s="0" t="n">
-        <v>35.5</v>
+        <v>35.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="0" t="s">
         <v>373</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>374</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G181" s="0" t="n">
-        <v>3946</v>
+        <v>3929</v>
       </c>
       <c r="H181" s="0" t="n">
-        <v>35.5</v>
+        <v>35.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="s">
         <v>375</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>376</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G182" s="0" t="n">
-        <v>3946</v>
+        <v>3876</v>
       </c>
       <c r="H182" s="0" t="n">
-        <v>35.5</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="0" t="s">
         <v>377</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>378</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="G183" s="0" t="n">
-        <v>3780</v>
+        <v>3839</v>
       </c>
       <c r="H183" s="0" t="n">
         <v>36.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="0" t="s">
         <v>379</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>380</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>177</v>
       </c>
       <c r="G184" s="0" t="n">
-        <v>3780</v>
+        <v>3741</v>
       </c>
       <c r="H184" s="0" t="n">
-        <v>36.25</v>
+        <v>36.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="0" t="s">
         <v>381</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>382</v>
       </c>
       <c r="C185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="G185" s="0" t="n">
-        <v>3691</v>
+        <v>3647</v>
       </c>
       <c r="H185" s="0" t="n">
-        <v>36.75</v>
+        <v>37.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="0" t="s">
         <v>383</v>
       </c>
       <c r="B186" s="0" t="s">
         <v>384</v>
       </c>
       <c r="C186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G186" s="0" t="n">
-        <v>3691</v>
+        <v>3647</v>
       </c>
       <c r="H186" s="0" t="n">
-        <v>36.75</v>
+        <v>37.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="0" t="s">
         <v>385</v>
       </c>
       <c r="B187" s="0" t="s">
         <v>386</v>
       </c>
       <c r="C187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>13</v>
+        <v>177</v>
       </c>
       <c r="G187" s="0" t="n">
-        <v>3691</v>
+        <v>3647</v>
       </c>
       <c r="H187" s="0" t="n">
-        <v>36.75</v>
+        <v>37.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="0" t="s">
         <v>387</v>
       </c>
       <c r="B188" s="0" t="s">
         <v>388</v>
       </c>
       <c r="C188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G188" s="0" t="n">
-        <v>3691</v>
+        <v>3596</v>
       </c>
       <c r="H188" s="0" t="n">
-        <v>36.75</v>
+        <v>37.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="0" t="s">
         <v>389</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>390</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G189" s="0" t="n">
-        <v>3583</v>
+        <v>3543</v>
       </c>
       <c r="H189" s="0" t="n">
-        <v>37.25</v>
+        <v>37.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="0" t="s">
         <v>391</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>392</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G190" s="0" t="n">
-        <v>3537</v>
+        <v>3543</v>
       </c>
       <c r="H190" s="0" t="n">
-        <v>37.5</v>
+        <v>37.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="0" t="s">
         <v>393</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G191" s="0" t="n">
-        <v>3537</v>
+        <v>3502</v>
       </c>
       <c r="H191" s="0" t="n">
-        <v>37.5</v>
+        <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="0" t="s">
         <v>395</v>
       </c>
       <c r="B192" s="0" t="s">
         <v>396</v>
       </c>
       <c r="C192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G192" s="0" t="n">
-        <v>3537</v>
+        <v>3502</v>
       </c>
       <c r="H192" s="0" t="n">
-        <v>37.5</v>
+        <v>38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="0" t="s">
         <v>397</v>
       </c>
       <c r="B193" s="0" t="s">
         <v>398</v>
       </c>
       <c r="C193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G193" s="0" t="n">
-        <v>3507</v>
+        <v>3357</v>
       </c>
       <c r="H193" s="0" t="n">
-        <v>37.75</v>
+        <v>38.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="0" t="s">
         <v>399</v>
       </c>
       <c r="B194" s="0" t="s">
         <v>400</v>
       </c>
       <c r="C194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G194" s="0" t="n">
-        <v>3507</v>
+        <v>3357</v>
       </c>
       <c r="H194" s="0" t="n">
-        <v>37.75</v>
+        <v>38.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="0" t="s">
         <v>401</v>
       </c>
       <c r="B195" s="0" t="s">
         <v>402</v>
       </c>
       <c r="C195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="G195" s="0" t="n">
-        <v>3405</v>
+        <v>3357</v>
       </c>
       <c r="H195" s="0" t="n">
-        <v>38.25</v>
+        <v>38.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="0" t="s">
         <v>403</v>
       </c>
       <c r="B196" s="0" t="s">
         <v>404</v>
       </c>
       <c r="C196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G196" s="0" t="n">
-        <v>3405</v>
+        <v>3307</v>
       </c>
       <c r="H196" s="0" t="n">
-        <v>38.25</v>
+        <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="0" t="s">
         <v>405</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>406</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G197" s="0" t="n">
-        <v>3405</v>
+        <v>3307</v>
       </c>
       <c r="H197" s="0" t="n">
-        <v>38.25</v>
+        <v>39</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="0" t="s">
         <v>407</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>408</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G198" s="0" t="n">
-        <v>3351</v>
+        <v>3259</v>
       </c>
       <c r="H198" s="0" t="n">
-        <v>38.5</v>
+        <v>39.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="s">
         <v>409</v>
       </c>
       <c r="B199" s="0" t="s">
         <v>410</v>
       </c>
       <c r="C199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G199" s="0" t="n">
-        <v>3293</v>
+        <v>3259</v>
       </c>
       <c r="H199" s="0" t="n">
-        <v>38.75</v>
+        <v>39.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="s">
         <v>411</v>
       </c>
       <c r="B200" s="0" t="s">
         <v>412</v>
       </c>
       <c r="C200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G200" s="0" t="n">
-        <v>3293</v>
+        <v>3206</v>
       </c>
       <c r="H200" s="0" t="n">
-        <v>38.75</v>
+        <v>39.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="0" t="s">
         <v>413</v>
       </c>
       <c r="B201" s="0" t="s">
         <v>414</v>
       </c>
       <c r="C201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>13</v>
+        <v>177</v>
       </c>
       <c r="G201" s="0" t="n">
-        <v>3293</v>
+        <v>3206</v>
       </c>
       <c r="H201" s="0" t="n">
-        <v>38.75</v>
+        <v>39.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="0" t="s">
         <v>415</v>
       </c>
       <c r="B202" s="0" t="s">
         <v>416</v>
       </c>
       <c r="C202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G202" s="0" t="n">
-        <v>3234</v>
+        <v>3206</v>
       </c>
       <c r="H202" s="0" t="n">
-        <v>39</v>
+        <v>39.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="0" t="s">
         <v>417</v>
       </c>
       <c r="B203" s="0" t="s">
         <v>418</v>
       </c>
       <c r="C203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G203" s="0" t="n">
-        <v>3177</v>
+        <v>3113</v>
       </c>
       <c r="H203" s="0" t="n">
-        <v>39.25</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="0" t="s">
         <v>419</v>
       </c>
       <c r="B204" s="0" t="s">
         <v>420</v>
       </c>
       <c r="C204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G204" s="0" t="n">
-        <v>3177</v>
+        <v>3113</v>
       </c>
       <c r="H204" s="0" t="n">
-        <v>39.25</v>
+        <v>40</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="0" t="s">
         <v>421</v>
       </c>
       <c r="B205" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G205" s="0" t="n">
-        <v>3127</v>
+        <v>3051</v>
       </c>
       <c r="H205" s="0" t="n">
-        <v>39.5</v>
+        <v>40.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="s">
         <v>423</v>
       </c>
       <c r="B206" s="0" t="s">
         <v>424</v>
       </c>
       <c r="C206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G206" s="0" t="n">
-        <v>3032</v>
+        <v>3051</v>
       </c>
       <c r="H206" s="0" t="n">
-        <v>40</v>
+        <v>40.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="s">
         <v>425</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>426</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G207" s="0" t="n">
-        <v>3032</v>
+        <v>3051</v>
       </c>
       <c r="H207" s="0" t="n">
-        <v>40</v>
+        <v>40.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="0" t="s">
         <v>427</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>428</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G208" s="0" t="n">
-        <v>3032</v>
+        <v>3051</v>
       </c>
       <c r="H208" s="0" t="n">
-        <v>40</v>
+        <v>40.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="s">
         <v>429</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>430</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>13</v>
+        <v>360</v>
       </c>
       <c r="G209" s="0" t="n">
-        <v>2977</v>
+        <v>3001</v>
       </c>
       <c r="H209" s="0" t="n">
-        <v>40.25</v>
+        <v>40.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="s">
         <v>431</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>432</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G210" s="0" t="n">
-        <v>2977</v>
+        <v>2956</v>
       </c>
       <c r="H210" s="0" t="n">
-        <v>40.25</v>
+        <v>40.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="s">
         <v>433</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G211" s="0" t="n">
-        <v>2889</v>
+        <v>2907</v>
       </c>
       <c r="H211" s="0" t="n">
-        <v>40.75</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="s">
         <v>435</v>
       </c>
       <c r="B212" s="0" t="s">
         <v>436</v>
       </c>
       <c r="C212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G212" s="0" t="n">
-        <v>2808</v>
+        <v>2863</v>
       </c>
       <c r="H212" s="0" t="n">
         <v>41.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="0" t="s">
         <v>437</v>
       </c>
       <c r="B213" s="0" t="s">
         <v>438</v>
       </c>
       <c r="C213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G213" s="0" t="n">
-        <v>2763</v>
+        <v>2863</v>
       </c>
       <c r="H213" s="0" t="n">
-        <v>41.5</v>
+        <v>41.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="0" t="s">
         <v>439</v>
       </c>
       <c r="B214" s="0" t="s">
         <v>440</v>
       </c>
       <c r="C214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>13</v>
+        <v>360</v>
       </c>
       <c r="G214" s="0" t="n">
-        <v>2763</v>
+        <v>2807</v>
       </c>
       <c r="H214" s="0" t="n">
         <v>41.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="s">
         <v>441</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>442</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G215" s="0" t="n">
-        <v>2763</v>
+        <v>2807</v>
       </c>
       <c r="H215" s="0" t="n">
         <v>41.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="0" t="s">
         <v>443</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>444</v>
       </c>
       <c r="C216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G216" s="0" t="n">
-        <v>2763</v>
+        <v>2807</v>
       </c>
       <c r="H216" s="0" t="n">
         <v>41.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="0" t="s">
         <v>445</v>
       </c>
       <c r="B217" s="0" t="s">
         <v>446</v>
       </c>
       <c r="C217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>362</v>
+        <v>13</v>
       </c>
       <c r="G217" s="0" t="n">
-        <v>2705</v>
+        <v>2754</v>
       </c>
       <c r="H217" s="0" t="n">
         <v>41.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="0" t="s">
         <v>447</v>
       </c>
       <c r="B218" s="0" t="s">
         <v>448</v>
       </c>
       <c r="C218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G218" s="0" t="n">
-        <v>2705</v>
+        <v>2754</v>
       </c>
       <c r="H218" s="0" t="n">
         <v>41.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="0" t="s">
         <v>449</v>
       </c>
       <c r="B219" s="0" t="s">
         <v>450</v>
       </c>
       <c r="C219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G219" s="0" t="n">
-        <v>2705</v>
+        <v>2706</v>
       </c>
       <c r="H219" s="0" t="n">
-        <v>41.75</v>
+        <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="0" t="s">
         <v>451</v>
       </c>
       <c r="B220" s="0" t="s">
         <v>452</v>
       </c>
       <c r="C220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G220" s="0" t="n">
-        <v>2657</v>
+        <v>2706</v>
       </c>
       <c r="H220" s="0" t="n">
         <v>42</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="0" t="s">
         <v>453</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>454</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G221" s="0" t="n">
-        <v>2657</v>
+        <v>2632</v>
       </c>
       <c r="H221" s="0" t="n">
-        <v>42</v>
+        <v>42.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="s">
         <v>455</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>456</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G222" s="0" t="n">
-        <v>2657</v>
+        <v>2590</v>
       </c>
       <c r="H222" s="0" t="n">
-        <v>42</v>
+        <v>42.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="0" t="s">
         <v>457</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>458</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G223" s="0" t="n">
-        <v>2616</v>
+        <v>2590</v>
       </c>
       <c r="H223" s="0" t="n">
-        <v>42.25</v>
+        <v>42.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="0" t="s">
         <v>459</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>460</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G224" s="0" t="n">
-        <v>2616</v>
+        <v>2553</v>
       </c>
       <c r="H224" s="0" t="n">
-        <v>42.25</v>
+        <v>43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="0" t="s">
         <v>461</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>462</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>362</v>
+        <v>13</v>
       </c>
       <c r="G225" s="0" t="n">
-        <v>2559</v>
+        <v>2499</v>
       </c>
       <c r="H225" s="0" t="n">
-        <v>42.5</v>
+        <v>43.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="0" t="s">
         <v>463</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>464</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G226" s="0" t="n">
-        <v>2523</v>
+        <v>2379</v>
       </c>
       <c r="H226" s="0" t="n">
-        <v>42.75</v>
+        <v>44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="0" t="s">
         <v>465</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>466</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>13</v>
+        <v>360</v>
       </c>
       <c r="G227" s="0" t="n">
-        <v>2523</v>
+        <v>2258</v>
       </c>
       <c r="H227" s="0" t="n">
-        <v>42.75</v>
+        <v>44.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="0" t="s">
         <v>467</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>468</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>13</v>
+        <v>360</v>
       </c>
       <c r="G228" s="0" t="n">
-        <v>2381</v>
+        <v>2201</v>
       </c>
       <c r="H228" s="0" t="n">
-        <v>43.5</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="0" t="s">
         <v>469</v>
       </c>
       <c r="B229" s="0" t="s">
         <v>470</v>
       </c>
       <c r="C229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>13</v>
+        <v>177</v>
       </c>
       <c r="G229" s="0" t="n">
-        <v>2338</v>
+        <v>2201</v>
       </c>
       <c r="H229" s="0" t="n">
-        <v>43.75</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="0" t="s">
         <v>471</v>
       </c>
       <c r="B230" s="0" t="s">
         <v>472</v>
       </c>
       <c r="C230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>473</v>
+        <v>12</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G230" s="0" t="n">
-        <v>2248</v>
+        <v>2201</v>
       </c>
       <c r="H230" s="0" t="n">
-        <v>44.25</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="B231" s="0" t="s">
         <v>474</v>
       </c>
-      <c r="B231" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>362</v>
+        <v>13</v>
       </c>
       <c r="G231" s="0" t="n">
-        <v>2208</v>
+        <v>2201</v>
       </c>
       <c r="H231" s="0" t="n">
-        <v>44.5</v>
+        <v>45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="B232" s="0" t="s">
         <v>476</v>
       </c>
-      <c r="B232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>177</v>
+        <v>98</v>
       </c>
       <c r="G232" s="0" t="n">
-        <v>2123</v>
+        <v>2103</v>
       </c>
       <c r="H232" s="0" t="n">
-        <v>45</v>
+        <v>45.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="0" t="s">
+        <v>477</v>
+      </c>
+      <c r="B233" s="0" t="s">
         <v>478</v>
       </c>
-      <c r="B233" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="G233" s="0" t="n">
-        <v>2077</v>
+        <v>2103</v>
       </c>
       <c r="H233" s="0" t="n">
-        <v>45.25</v>
+        <v>45.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="B234" s="0" t="s">
         <v>480</v>
       </c>
-      <c r="B234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>362</v>
+        <v>360</v>
       </c>
       <c r="G234" s="0" t="n">
-        <v>1923</v>
+        <v>2103</v>
       </c>
       <c r="H234" s="0" t="n">
-        <v>46.25</v>
+        <v>45.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="B235" s="0" t="s">
         <v>482</v>
       </c>
-      <c r="B235" s="0" t="s">
+      <c r="C235" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D235" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" s="0" t="s">
         <v>483</v>
       </c>
-      <c r="C235" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F235" s="0" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G235" s="0" t="n">
-        <v>1885</v>
+        <v>2065</v>
       </c>
       <c r="H235" s="0" t="n">
-        <v>46.5</v>
+        <v>45.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="0" t="s">
         <v>484</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>485</v>
       </c>
       <c r="C236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>177</v>
+        <v>13</v>
       </c>
       <c r="G236" s="0" t="n">
-        <v>1846</v>
+        <v>1904</v>
       </c>
       <c r="H236" s="0" t="n">
         <v>46.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="0" t="s">
         <v>486</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>487</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>177</v>
       </c>
       <c r="G237" s="0" t="n">
-        <v>1846</v>
+        <v>1904</v>
       </c>
       <c r="H237" s="0" t="n">
         <v>46.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="0" t="s">
         <v>488</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>489</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>362</v>
+        <v>177</v>
       </c>
       <c r="G238" s="0" t="n">
-        <v>1735</v>
+        <v>1878</v>
       </c>
       <c r="H238" s="0" t="n">
-        <v>47.5</v>
+        <v>47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="0" t="s">
         <v>490</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>491</v>
       </c>
       <c r="C239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="G239" s="0" t="n">
-        <v>1681</v>
+        <v>1845</v>
       </c>
       <c r="H239" s="0" t="n">
-        <v>47.75</v>
+        <v>47.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="0" t="s">
         <v>492</v>
       </c>
       <c r="B240" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G240" s="0" t="n">
-        <v>1646</v>
+        <v>1680</v>
       </c>
       <c r="H240" s="0" t="n">
-        <v>48</v>
+        <v>48.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="0" t="s">
         <v>494</v>
       </c>
       <c r="B241" s="0" t="s">
         <v>495</v>
       </c>
       <c r="C241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G241" s="0" t="n">
-        <v>1493</v>
+        <v>1480</v>
       </c>
       <c r="H241" s="0" t="n">
-        <v>49</v>
+        <v>49.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="0" t="s">
         <v>496</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>497</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G242" s="0" t="n">
-        <v>1251</v>
+        <v>1245</v>
       </c>
       <c r="H242" s="0" t="n">
-        <v>50.75</v>
+        <v>51.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="0" t="s">
         <v>498</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>499</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G243" s="0" t="n">
-        <v>1221</v>
+        <v>1245</v>
       </c>
       <c r="H243" s="0" t="n">
-        <v>51</v>
+        <v>51.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="0" t="s">
         <v>500</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>501</v>
       </c>
       <c r="C244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G244" s="0" t="n">
-        <v>1221</v>
+        <v>1171</v>
       </c>
       <c r="H244" s="0" t="n">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="0" t="s">
         <v>502</v>
       </c>
       <c r="B245" s="0" t="s">
         <v>503</v>
       </c>
       <c r="C245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G245" s="0" t="n">
-        <v>1165</v>
+        <v>1132</v>
       </c>
       <c r="H245" s="0" t="n">
-        <v>51.5</v>
+        <v>52.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="0" t="s">
         <v>504</v>
       </c>
       <c r="B246" s="0" t="s">
         <v>505</v>
       </c>
       <c r="C246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G246" s="0" t="n">
-        <v>1128</v>
+        <v>1042</v>
       </c>
       <c r="H246" s="0" t="n">
-        <v>51.75</v>
+        <v>53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="0" t="s">
         <v>506</v>
       </c>
       <c r="B247" s="0" t="s">
         <v>507</v>
       </c>
       <c r="C247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G247" s="0" t="n">
-        <v>936</v>
+        <v>943</v>
       </c>
       <c r="H247" s="0" t="n">
-        <v>53.25</v>
+        <v>53.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="0" t="s">
         <v>508</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>509</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G248" s="0" t="n">
-        <v>936</v>
+        <v>816</v>
       </c>
       <c r="H248" s="0" t="n">
-        <v>53.25</v>
+        <v>55.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="0" t="s">
         <v>510</v>
       </c>
       <c r="B249" s="0" t="s">
         <v>511</v>
       </c>
       <c r="C249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>13</v>
+        <v>271</v>
       </c>
       <c r="G249" s="0" t="n">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="H249" s="0" t="n">
-        <v>54.75</v>
+        <v>55.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="0" t="s">
         <v>512</v>
       </c>
       <c r="B250" s="0" t="s">
         <v>513</v>
       </c>
       <c r="C250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>177</v>
       </c>
       <c r="G250" s="0" t="n">
-        <v>798</v>
+        <v>793</v>
       </c>
       <c r="H250" s="0" t="n">
-        <v>54.75</v>
+        <v>55.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="0" t="s">
         <v>514</v>
       </c>
       <c r="B251" s="0" t="s">
         <v>515</v>
       </c>
       <c r="C251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>299</v>
+        <v>13</v>
       </c>
       <c r="G251" s="0" t="n">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="H251" s="0" t="n">
-        <v>55.5</v>
+        <v>56</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="0" t="s">
         <v>516</v>
       </c>
       <c r="B252" s="0" t="s">
         <v>517</v>
       </c>
       <c r="C252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G252" s="0" t="n">
-        <v>710</v>
+        <v>618</v>
       </c>
       <c r="H252" s="0" t="n">
-        <v>55.75</v>
+        <v>57.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="0" t="s">
         <v>518</v>
       </c>
       <c r="B253" s="0" t="s">
         <v>519</v>
       </c>
       <c r="C253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G253" s="0" t="n">
-        <v>534</v>
+        <v>556</v>
       </c>
       <c r="H253" s="0" t="n">
-        <v>58.25</v>
+        <v>58.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="0" t="s">
         <v>520</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>521</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>110</v>
+        <v>98</v>
       </c>
       <c r="G254" s="0" t="n">
-        <v>481</v>
+        <v>539</v>
       </c>
       <c r="H254" s="0" t="n">
-        <v>59</v>
+        <v>58.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="0" t="s">
         <v>522</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>523</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G255" s="0" t="n">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="H255" s="0" t="n">
-        <v>59.5</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="0" t="s">
         <v>524</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>525</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="G256" s="0" t="n">
-        <v>426</v>
+        <v>439</v>
       </c>
       <c r="H256" s="0" t="n">
-        <v>59.75</v>
+        <v>60</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="0" t="s">
         <v>526</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>527</v>
       </c>
       <c r="C257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="G257" s="0" t="n">
-        <v>340</v>
+        <v>422</v>
       </c>
       <c r="H257" s="0" t="n">
-        <v>61.25</v>
+        <v>60.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>