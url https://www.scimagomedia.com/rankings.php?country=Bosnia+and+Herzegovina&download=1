--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -279,314 +279,314 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>5939</v>
+        <v>4937</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>21.5</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>4863</v>
+        <v>4770</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>30.25</v>
+        <v>31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>3891</v>
+        <v>3876</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>35.75</v>
+        <v>36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>3177</v>
+        <v>3206</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>39.25</v>
+        <v>39.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>2705</v>
+        <v>2669</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>41.75</v>
+        <v>42.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>2338</v>
+        <v>2411</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>43.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>2208</v>
+        <v>2155</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>44.5</v>
+        <v>45.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>1347</v>
+        <v>1384</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>50</v>
+        <v>50.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>798</v>
+        <v>816</v>
       </c>
       <c r="H10" s="0" t="n">
-        <v>54.75</v>
+        <v>55.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>710</v>
+        <v>793</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>55.75</v>
+        <v>55.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>583</v>
+        <v>579</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>57.5</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>