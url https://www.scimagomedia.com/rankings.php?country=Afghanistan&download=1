--- v0 (2025-12-13)
+++ v1 (2026-06-13)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="81">
   <si>
     <t>Media</t>
   </si>
   <si>
     <t>Domain</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Region</t>
   </si>
   <si>
     <t>Language</t>
   </si>
   <si>
     <t>Typology</t>
   </si>
   <si>
     <t>Global_rank</t>
   </si>
   <si>
     <t>Overall</t>
   </si>
   <si>
@@ -91,195 +91,189 @@
   <si>
     <t>arianaafgtv.com</t>
   </si>
   <si>
     <t>Persian/Pashto/English</t>
   </si>
   <si>
     <t>Mandegar</t>
   </si>
   <si>
     <t>mandegardaily.com</t>
   </si>
   <si>
     <t>Persian</t>
   </si>
   <si>
     <t>The Kabul Times</t>
   </si>
   <si>
     <t>timesofkabul.com</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
+    <t>Arman FM</t>
+  </si>
+  <si>
+    <t>arman.fm</t>
+  </si>
+  <si>
+    <t>Dari</t>
+  </si>
+  <si>
+    <t>Music</t>
+  </si>
+  <si>
     <t>Ariana FM</t>
   </si>
   <si>
     <t>ariana.fm</t>
   </si>
   <si>
-    <t>Dari</t>
-[...2 lines deleted...]
-    <t>Music</t>
+    <t>Afghanistan Times</t>
+  </si>
+  <si>
+    <t>afghanistantimes.af</t>
+  </si>
+  <si>
+    <t>Afganistan Sun</t>
+  </si>
+  <si>
+    <t>afghanistansun.com</t>
   </si>
   <si>
     <t>Noor Tv</t>
   </si>
   <si>
     <t>thenoor.tv</t>
   </si>
   <si>
     <t>Urdu/English</t>
   </si>
   <si>
-    <t>Arman FM</t>
-[...16 lines deleted...]
-  <si>
     <t>Arman-E-Milli</t>
   </si>
   <si>
     <t>armanemili.com</t>
   </si>
   <si>
     <t>Lemar Tv</t>
   </si>
   <si>
     <t>lemar.tv</t>
   </si>
   <si>
+    <t>Wadsam</t>
+  </si>
+  <si>
+    <t>wadsam.com</t>
+  </si>
+  <si>
+    <t>Finance</t>
+  </si>
+  <si>
     <t>Afghan Islamic Press</t>
   </si>
   <si>
     <t>afghanislamicpress.com</t>
   </si>
   <si>
     <t>English/Pashto/Arabic</t>
   </si>
   <si>
     <t>RTA</t>
   </si>
   <si>
     <t>rta.af</t>
   </si>
   <si>
     <t>Daily Afghanistan</t>
   </si>
   <si>
     <t>dailyafghanistan.com</t>
   </si>
   <si>
     <t>Pashto/Dari</t>
   </si>
   <si>
-    <t>Wadsam</t>
-[...5 lines deleted...]
-    <t>Finance</t>
+    <t>The Daily Outlook Afghanistan</t>
+  </si>
+  <si>
+    <t>outlookafghanistan.net</t>
+  </si>
+  <si>
+    <t>Afghan Voice Agency (Ava)</t>
+  </si>
+  <si>
+    <t>avapress.com</t>
+  </si>
+  <si>
+    <t>English/Arabic/Pashto/Persian</t>
   </si>
   <si>
     <t>Salam Watandar FM</t>
   </si>
   <si>
     <t>swn.af</t>
   </si>
   <si>
     <t>Culture</t>
   </si>
   <si>
-    <t>The Daily Outlook Afghanistan</t>
-[...4 lines deleted...]
-  <si>
     <t>Afghan Online Press</t>
   </si>
   <si>
     <t>aopnews.com</t>
   </si>
   <si>
-    <t>Afghan Voice Agency (Ava)</t>
-[...11 lines deleted...]
-    <t>afghanistan-analysts.org</t>
+    <t>The Khaama Press News Agency</t>
+  </si>
+  <si>
+    <t>khaama.com</t>
+  </si>
+  <si>
+    <t>English/Pashto/Persian</t>
+  </si>
+  <si>
+    <t>Ariana Television Network (Atn) </t>
+  </si>
+  <si>
+    <t>arianatelevision.com</t>
+  </si>
+  <si>
+    <t>Sports</t>
+  </si>
+  <si>
+    <t>Hasht-E-Subh</t>
+  </si>
+  <si>
+    <t>8am.media</t>
   </si>
   <si>
     <t>English/Persian</t>
-  </si>
-[...22 lines deleted...]
-    <t>8am.media</t>
   </si>
   <si>
     <t>Ariana News</t>
   </si>
   <si>
     <t>ariananews.af</t>
   </si>
   <si>
     <t>Pajhwok Afghan News</t>
   </si>
   <si>
     <t>pajhwok.com</t>
   </si>
   <si>
     <t>English/Pashto/Dari</t>
   </si>
   <si>
     <t>Tolo News</t>
   </si>
   <si>
     <t>tolonews.com</t>
   </si>
   <si>
     <t>Pashto/English/Persian</t>
   </si>
@@ -364,51 +358,51 @@
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="165" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="166" xfId="0"/>
     <xf applyAlignment="false" applyBorder="false" applyFont="false" applyProtection="false" borderId="0" fillId="0" fontId="0" numFmtId="167" xfId="0"/>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1025" min="1" style="0" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
@@ -420,730 +414,704 @@
       </c>
       <c r="H1" s="0" t="s">
         <v>7</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="0" t="n">
-        <v>6474</v>
+        <v>6515</v>
       </c>
       <c r="H2" s="0" t="n">
-        <v>14.25</v>
+        <v>14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>6428</v>
+        <v>6454</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>15</v>
+        <v>15.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>6372</v>
+        <v>6403</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>15.75</v>
+        <v>16</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>6306</v>
+        <v>6336</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>16.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>6209</v>
+        <v>6255</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>18.25</v>
+        <v>17.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>5988</v>
+        <v>6167</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>5846</v>
+        <v>5981</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>22.25</v>
+        <v>21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>5813</v>
+        <v>5832</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>22.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>5813</v>
+        <v>5832</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>22.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="0" t="s">
+      <c r="C11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C11" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>5779</v>
+        <v>5753</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>22.75</v>
+        <v>23.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>5761</v>
+        <v>5727</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>23</v>
+        <v>23.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>5733</v>
+        <v>5703</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>23.25</v>
+        <v>23.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="F14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G14" s="0" t="n">
-        <v>5622</v>
+        <v>5641</v>
       </c>
       <c r="H14" s="0" t="n">
         <v>24.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>5472</v>
+        <v>5446</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>25.5</v>
+        <v>25.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>5192</v>
+        <v>5418</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>28</v>
+        <v>26</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>5153</v>
+        <v>5171</v>
       </c>
       <c r="H17" s="0" t="n">
         <v>28.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>4793</v>
+        <v>4853</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>30.75</v>
+        <v>30.5</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>4793</v>
+        <v>4808</v>
       </c>
       <c r="H19" s="0" t="n">
         <v>30.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>4620</v>
+        <v>4724</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>31.75</v>
+        <v>31.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>4571</v>
+        <v>4599</v>
       </c>
       <c r="H21" s="0" t="n">
         <v>32</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>4447</v>
+        <v>4133</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>32.75</v>
+        <v>34.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="F23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="0" t="n">
-        <v>4033</v>
+        <v>4029</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>35</v>
+        <v>35.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>71</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>25</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>4033</v>
+        <v>3259</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>35</v>
+        <v>39.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>66</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>3583</v>
+        <v>2907</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>37.25</v>
+        <v>41</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>2977</v>
+        <v>2669</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>40.25</v>
+        <v>42.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>2846</v>
+        <v>2499</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>41</v>
-[...25 lines deleted...]
-        <v>45.5</v>
+        <v>43.25</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>SCImago Lab</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>